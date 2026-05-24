--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,68 @@
     <t>DAS TRADING</t>
   </si>
   <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of HAZIPUR Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-II Block.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>1013/Hug</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>RITAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -869,101 +887,162 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>11.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>40.71</v>
+      </c>
+      <c r="P7" s="8">
+        <v>5.06</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>12.44</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>