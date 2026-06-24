--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,65 @@
     <t>06/04/2023</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>RITAM ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>799/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) BALIPUR PWSS (ZONE- II )-2nos (2) BATANAL PWSS( Zone - I)-2nos (3) BATANAL PWSS( Zone - II)-2nos (4) DAKSHIN RASULPUR PWSS- 2 nos (5) HAZIPUR PWSS- 3nos (6) KAMARPUKUR PWSS- 3nos</t>
+  </si>
+  <si>
+    <t>ORD/002645/2024-2025</t>
+  </si>
+  <si>
+    <t>809/Arg</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -962,87 +977,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>41.69</v>
+      </c>
+      <c r="P8" s="8">
+        <v>5.06</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>12.15</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>