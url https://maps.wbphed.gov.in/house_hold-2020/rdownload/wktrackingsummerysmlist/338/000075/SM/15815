--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -116,123 +116,123 @@
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000522/2021-2022</t>
   </si>
   <si>
     <t>555/ED</t>
   </si>
   <si>
     <t>23/03/2022</t>
   </si>
   <si>
     <t>21/06/2022</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of HAZIPUR Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-II Block.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>1013/Hug</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>RITAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room &amp; Construction of boundary wall at 3rd Tube well Site of HAZIPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000449/2024-2025</t>
   </si>
   <si>
     <t>4082/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>DAS TRADING</t>
   </si>
   <si>
-    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of HAZIPUR Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-II Block.</t>
-[...20 lines deleted...]
-    <t>RITAM ENTERPRISE</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) BALIPUR PWSS (ZONE- II )-2nos (2) BATANAL PWSS( Zone - I)-2nos (3) BATANAL PWSS( Zone - II)-2nos (4) DAKSHIN RASULPUR PWSS- 2 nos (5) HAZIPUR PWSS- 3nos (6) KAMARPUKUR PWSS- 3nos</t>
+  </si>
+  <si>
+    <t>ORD/002645/2024-2025</t>
+  </si>
+  <si>
+    <t>809/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>799/Arg</t>
   </si>
   <si>
-    <t>23/08/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
-  </si>
-[...13 lines deleted...]
-    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -820,252 +820,252 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>21.34</v>
+        <v>11.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.79</v>
+        <v>21.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.06</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>42.94</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.98</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>