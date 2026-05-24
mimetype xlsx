--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,68 @@
     <t>30/07/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Kapsit water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001152/2022-2023</t>
   </si>
   <si>
     <t>1504/ED</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>A.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>798/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +627,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -833,54 +851,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>22.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49.08</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1008,101 +1026,162 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>21.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>37.05</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>72.49</v>
+      </c>
+      <c r="P9" s="8">
+        <v>19.2</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>26.48</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>