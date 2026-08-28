--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,168 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Source Augmentation of KAPSIT Piped Water Supply Scheme under Arambag Block</t>
+  </si>
+  <si>
+    <t>SM/15814</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Kapsit water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001152/2022-2023</t>
+  </si>
+  <si>
+    <t>1504/ED</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>A.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Source Augmentation of KAPSIT Piped Water Supply Scheme under Arambag Block</t>
-[...7 lines deleted...]
-  <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of KAPSIT Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Arambagh Block.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000101/2023-2024</t>
   </si>
   <si>
     <t>1420/HUG</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>16/06/2023</t>
+    <t>08/03/2025</t>
   </si>
   <si>
     <t>SB ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of Two Nos. Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at KAPSIT PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>2861/HUG</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>14/09/2024</t>
   </si>
   <si>
     <t>SUBHAJIT BISWAS</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>798/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Kapsit w/s Scheme, PH No-3 Block-Arambag Dist-Hooghly under Electrical Division,PHE Dte.(SM/15814) Application No-5004276344 Reference Id-503683335.</t>
   </si>
   <si>
     <t>BILL/01142/2024-2025</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Kapsit w/s Scheme,PH No-IV Block-Arambag Dist-Hooghly under Electrical Division,PHE Dte.(SM/15814) Application No-5004320167 Reference Id- 503705436</t>
   </si>
   <si>
     <t>BILL/01375/2024-2025</t>
   </si>
   <si>
     <t>30/07/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,357 +787,357 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.82</v>
+        <v>21.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.05</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>22.56</v>
+        <v>11.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.07</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>49.08</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.77</v>
+        <v>22.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.08</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.46</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>264</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>21.93</v>
+        <v>3.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.12</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>37.05</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>335</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>11.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>72.49</v>