--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>744/HUG</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply of 200 mm dia CD pipe for Sinking of Tubewell at Bhangamora W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001050/2023-2024</t>
   </si>
   <si>
     <t>471/Arg</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1107,87 +1125,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>64.77</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>