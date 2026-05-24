--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1050,54 +1050,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>11.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.35</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1111,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>0.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1206,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>64.77</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>19.03</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>