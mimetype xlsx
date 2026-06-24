--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,65 @@
     <t>471/Arg</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
   </si>
   <si>
     <t>ORD/000440/2024-2025</t>
   </si>
   <si>
     <t>801/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOSHPUR PWSS-5nos (2) GHORADAHA PWSS-4nos (3) KAKNAN PWSS-3nos (4) BHANGAMORA PWSS-2nos</t>
+  </si>
+  <si>
+    <t>ORD/002650/2024-2025</t>
+  </si>
+  <si>
+    <t>817/Arg</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,87 +1201,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>65.74</v>
+      </c>
+      <c r="P11" s="8">
+        <v>12.33</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>18.75</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>