--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -140,111 +140,111 @@
   <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of BHANGAMORA Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Pursurah Block.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1461/HUG</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at BHANGAMORA PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000773/2022-2023</t>
+  </si>
+  <si>
+    <t>744/HUG</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>MAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply of 200 mm dia CD pipe for Sinking of Tubewell at Bhangamora W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001050/2023-2024</t>
+  </si>
+  <si>
+    <t>471/Arg</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
     <t>Quotation Bill for New Service Connection at Bhangamora W/S. Sch. TW-III</t>
   </si>
   <si>
     <t>BILL/03828/2023-2024</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of BHANGAMORA, SAOTA, PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>4081/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
-  </si>
-[...31 lines deleted...]
-    <t>20/07/2023</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
   </si>
   <si>
     <t>ORD/000440/2024-2025</t>
   </si>
   <si>
     <t>801/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOSHPUR PWSS-5nos (2) GHORADAHA PWSS-4nos (3) KAKNAN PWSS-3nos (4) BHANGAMORA PWSS-2nos</t>
   </si>
   <si>
     <t>ORD/002650/2024-2025</t>
   </si>
@@ -912,271 +912,271 @@
         <v>11.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4">
-        <v>391</v>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.9</v>
+        <v>11.32</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100.35</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>20.96</v>
+        <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
         <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>391</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.32</v>
+        <v>7.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100.35</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.97</v>
+        <v>20.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>