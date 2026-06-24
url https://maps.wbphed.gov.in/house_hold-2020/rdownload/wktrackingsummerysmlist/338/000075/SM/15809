--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,59 @@
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Ganeshbati water supply scheme, T.W. No. I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001148/2022-2023</t>
   </si>
   <si>
     <t>1500/ED</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Ganeshbati w/s Scheme,PH No-III,Block-Goghat-I,Dist-Hooghly under Electrical Division,PHE Dte.(SM/15809) Application No-5004967642 Reference Id-504132130</t>
+  </si>
+  <si>
+    <t>BILL/04643/2025-2026</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -814,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>22.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.69</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1114,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>21.43</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1180,87 +1189,142 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>21.49</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.17</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>96.44</v>
+      </c>
+      <c r="P11" s="8">
+        <v>13.26</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>13.75</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>