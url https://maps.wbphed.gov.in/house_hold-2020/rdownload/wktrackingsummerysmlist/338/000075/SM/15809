--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -113,156 +113,156 @@
   <si>
     <t>Sinking of Two Nos. Big Dia Tube Well (300 mm X 200 mm) with supply of UPVC pipes &amp; Strainer having depth upto150 Mtr at GANESHBATI PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000745/2022-2023</t>
   </si>
   <si>
     <t>656/HUG</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>23/04/2023</t>
   </si>
   <si>
     <t>R CONSTRUCTION</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Ganeshbati water supply scheme, T.W. No. I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001148/2022-2023</t>
+  </si>
+  <si>
+    <t>1500/ED</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO.</t>
+  </si>
+  <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangment , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of GANESHBATI Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-I Block.</t>
   </si>
   <si>
     <t>ORD/000194/2023-2024</t>
   </si>
   <si>
     <t>1779/HUG</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>15/07/2023</t>
   </si>
   <si>
     <t>ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000249/2022-2023</t>
   </si>
   <si>
     <t>1263/14/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for New Service Connection of Ganeshbati W/S Scheme(Aug) TW No-4 District-Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00754/2023-2024</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of GANESHBATI PWSS Under Arambagh Sub-Division Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000293/2024-2025</t>
   </si>
   <si>
     <t>3672/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>TAPAS ADHYA</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GANESHBATI PWSS-3nos (2) AMDOBA PWSS-2nos (3) BALI PWSS- 3nos (4) RADHABALLAVPUR PWSS- 3nos (5) RAMNAGAR PWSS-3 nos</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>818/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Ganeshbati w/s Scheme,PH No-III,Block-Goghat-I,Dist-Hooghly under Electrical Division,PHE Dte.(SM/15809) Application No-5004967642 Reference Id-504132130</t>
   </si>
   <si>
     <t>BILL/04643/2025-2026</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -845,430 +845,430 @@
         <v>22.63</v>
       </c>
       <c r="Q3" s="4">
         <v>13.05</v>
       </c>
       <c r="R3" s="4">
         <v>57.69</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>12.01</v>
+        <v>21.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.5</v>
+        <v>12.01</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.31</v>
+        <v>11.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>42</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>12.36</v>
+        <v>3.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>12.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>21.43</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>21.49</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>21.43</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
         <v>12.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>