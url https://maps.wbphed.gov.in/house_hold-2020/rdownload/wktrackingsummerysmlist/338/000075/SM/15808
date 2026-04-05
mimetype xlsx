--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,74 +150,50 @@
     <t>20/04/2023</t>
   </si>
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>SADHUKHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Jaykrishnapur Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-I Block.</t>
   </si>
   <si>
     <t>ORD/000141/2023-2024</t>
   </si>
   <si>
     <t>1494/HUG</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>A.R. CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>J.K. ENGINEERING CO.</t>
   </si>
   <si>
     <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at JAYKRISHNAPUR PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000774/2022-2023</t>
   </si>
   <si>
     <t>746/hug</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ANANDAPUR PWSS-4nos (2) BHADUR(BHAGARBAND) PWSS-6nos (3) GOGHAT PWSS-2nos (4) JOYKRISHNAPUR PWSS-2nos</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
@@ -672,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -975,376 +951,315 @@
         <v>11.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>11.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>11.32</v>
+        <v>0.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>748</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.98</v>
+        <v>3.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.95</v>
+        <v>11.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...49 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>55.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>