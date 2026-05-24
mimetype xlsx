--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,65 @@
     <t>BILL/06051/2023-2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of JAYKRISHNAPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000489/2024-2025</t>
   </si>
   <si>
     <t>4153/HUG</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>BOSE ENTERPRISE (RATUL BOSE)</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>798/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -990,54 +1005,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>11.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.45</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1066,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.29</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1179,87 +1194,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>11.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>56.39</v>
+      </c>
+      <c r="P11" s="8">
+        <v>10.72</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>19.01</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>