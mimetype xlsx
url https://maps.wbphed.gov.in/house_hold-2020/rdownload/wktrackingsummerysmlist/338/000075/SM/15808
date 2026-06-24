--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,83 @@
     <t>4153/HUG</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>BOSE ENTERPRISE (RATUL BOSE)</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
   </si>
   <si>
     <t>ORD/000431/2024-2025</t>
   </si>
   <si>
     <t>798/Arg</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Jaykrishnapur w/s Scheme,TW no-4 Block-Goghat-I Dist-Hooghly under ED,PHE Dte(SM/15808) Application No-5005002696 Reference Id-504149926</t>
+  </si>
+  <si>
+    <t>BILL/05018/2025-2026</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Jaykrishnapur water supply scheme, T.W. No. II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000865/2023-2024</t>
+  </si>
+  <si>
+    <t>3438/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>J.K. ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1255,87 +1288,203 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.67</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.74</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>25</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>70.8</v>
+      </c>
+      <c r="P13" s="8">
+        <v>10.72</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>15.14</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>