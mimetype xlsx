--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -152,162 +152,162 @@
   <si>
     <t>20/05/2023</t>
   </si>
   <si>
     <t>SADHUKHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Jaykrishnapur Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-I Block.</t>
   </si>
   <si>
     <t>ORD/000141/2023-2024</t>
   </si>
   <si>
     <t>1494/HUG</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>A.R. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Jaykrishnapur water supply scheme, T.W. No. II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000865/2023-2024</t>
+  </si>
+  <si>
+    <t>3438/ED</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>J.K. ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at JAYKRISHNAPUR PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000774/2022-2023</t>
   </si>
   <si>
     <t>746/hug</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of JAYKRISHNAPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2024-2025</t>
+  </si>
+  <si>
+    <t>4153/HUG</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISE (RATUL BOSE)</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ANANDAPUR PWSS-4nos (2) BHADUR(BHAGARBAND) PWSS-6nos (3) GOGHAT PWSS-2nos (4) JOYKRISHNAPUR PWSS-2nos</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>816/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>798/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Jaykrishnapur w/s Scheme,TW no-3 Block-Goghat-I Dist-Hooghly under ED,PHE Dte(SM/15808) Application No-5004009573 Reference Id-503561825</t>
   </si>
   <si>
     <t>BILL/06051/2023-2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of JAYKRISHNAPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Jaykrishnapur w/s Scheme,TW no-4 Block-Goghat-I Dist-Hooghly under ED,PHE Dte(SM/15808) Application No-5005002696 Reference Id-504149926</t>
   </si>
   <si>
     <t>BILL/05018/2025-2026</t>
   </si>
   <si>
     <t>24/12/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>J.K. ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -999,448 +999,448 @@
         <v>11.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.32</v>
+        <v>10.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.58</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>93.45</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.98</v>
+        <v>11.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.14</v>
+        <v>10.58</v>
       </c>
       <c r="R7" s="4">
-        <v>14.29</v>
+        <v>93.45</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.95</v>
+        <v>11.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>11.84</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>14.29</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4">
+        <v>748</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>3.67</v>
+        <v>3.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.74</v>
+        <v>3.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>70.8</v>