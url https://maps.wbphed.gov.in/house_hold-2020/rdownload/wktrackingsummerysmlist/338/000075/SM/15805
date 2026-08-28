--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,123 +113,123 @@
   <si>
     <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at RADHABALLAVPUR PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000763/2022-2023</t>
   </si>
   <si>
     <t>747/HUG</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Radhaballabpur water supply scheme, T.W. No. I, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>1622/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>M/S, GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of RADHABALLAVPUR Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Goghat-I Block.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000145/2023-2024</t>
+  </si>
+  <si>
+    <t>1498/HUG</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>P.K. GHOSH &amp; CO.</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Radhaballavpur w/s Scheme, TW No-3 Dist- Hooghly under ED,PHE Dte</t>
   </si>
   <si>
     <t>BILL/02131/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Radhaballabpur water supply scheme, T.W. No. I, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GANESHBATI PWSS-3nos (2) AMDOBA PWSS-2nos (3) BALI PWSS- 3nos (4) RADHABALLAVPUR PWSS- 3nos (5) RAMNAGAR PWSS-3 nos</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>818/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>P.K. GHOSH &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,328 +779,328 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>11.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.77</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.82</v>
+        <v>10.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.74</v>
+        <v>11.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.9</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>117</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.98</v>
+        <v>2.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>11.83</v>
+        <v>0.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>21.43</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>37.7</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>29.06</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>77.09</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>