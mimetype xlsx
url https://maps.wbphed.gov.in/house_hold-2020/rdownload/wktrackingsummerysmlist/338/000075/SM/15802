--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -107,162 +107,162 @@
   <si>
     <t>SM/15802</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Emergency replacement of burnt submersible pump-motor set by newly supplied pump-motor set, rewinding of the burnt submersible motor, replacement of voltage corrector and related works at Kishorpur w/s scheme, P.H No-I, Dist- Hooghly.</t>
   </si>
   <si>
     <t>ORD/000319/2022-2023</t>
   </si>
   <si>
     <t>495/HMSD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Kishorpur water supply scheme, T.W. No. I, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1617/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>M/S G P ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at KISHORPUR PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>1428/HUG</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Source Augmentation of Kishorpur Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within KHANAKUL-I Block.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2023-2024</t>
+  </si>
+  <si>
+    <t>1496/HUG</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>SUDIPTA DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2023-2024</t>
   </si>
   <si>
     <t>1263/9/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at KISHORPUR PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of KISHORPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000488/2024-2025</t>
+  </si>
+  <si>
+    <t>4152/HUG</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>MS PRADIP KUMAR PAL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Kishorepur W/S. Sch. PH-III</t>
   </si>
   <si>
     <t>BILL/04922/2023-2024</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...58 lines deleted...]
-    <t>SUDIPTA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,442 +810,442 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>3.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.75</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.69</v>
+        <v>10.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>11.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.28</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.48</v>
+        <v>11.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>40.94</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>17.87</v>
+        <v>5.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>10.74</v>
+        <v>17.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>675</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>11.83</v>
+        <v>4.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>65.72</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>27.39</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>41.67</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>