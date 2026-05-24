--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,65 @@
     <t>21/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT 2ND TW SITE OF BHASTARA WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001464/2024-2025</t>
   </si>
   <si>
     <t>128/CH</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>M/S B N ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection of of 3rd Tube Well with Laying Distribution pipe line for Bhastara Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000701/2024-2025</t>
+  </si>
+  <si>
+    <t>57/CH</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -991,54 +1006,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>21.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>11.55</v>
       </c>
       <c r="S5" s="4">
         <v>59</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1052,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>22.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.69</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1172,54 +1187,54 @@
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>8.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>82.8</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1233,54 +1248,54 @@
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1351,54 +1366,54 @@
       <c r="I11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>75.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.09</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>17.43</v>
       </c>
       <c r="S11" s="4">
         <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1483,87 +1498,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>4.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.71</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>50</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>185.2</v>
+      </c>
+      <c r="P15" s="8">
+        <v>34.75</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>18.76</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>