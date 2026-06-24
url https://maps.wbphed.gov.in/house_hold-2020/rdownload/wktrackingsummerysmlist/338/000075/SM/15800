--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,62 @@
     <t>128/CH</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>M/S B N ENTERPRISE</t>
   </si>
   <si>
     <t>Interconnection of of 3rd Tube Well with Laying Distribution pipe line for Bhastara Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000701/2024-2025</t>
   </si>
   <si>
     <t>57/CH</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT HEAD WORKS SITE OF BHASTARA WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001463/2024-2025</t>
+  </si>
+  <si>
+    <t>127/CH</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1464,51 +1476,53 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>4.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
@@ -1559,87 +1573,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P14" s="4">
         <v>0.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.16</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>189.36</v>
+      </c>
+      <c r="P16" s="8">
+        <v>34.75</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>18.35</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>