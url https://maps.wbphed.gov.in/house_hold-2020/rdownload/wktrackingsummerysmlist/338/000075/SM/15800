--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,219 +77,219 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>SOURCE AUGMENTATION OF BHASTARA PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
+  </si>
+  <si>
+    <t>SM/15800</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Dhaniakhali water supply scheme, T.W. No.- I &amp; II, Block: Dhaniakhali, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000206/2022-2023</t>
+  </si>
+  <si>
+    <t>833/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>A.G. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>SOURCE AUGMENTATION OF BHASTARA PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of Six Nos. Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto180 Mtr at DHARAMPUR, BADINAN, BHASTARA, KOLA, PATNABHAIRABPUR, GURAP PWSS of CHINSURAH Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000787/2022-2023</t>
+  </si>
+  <si>
+    <t>882/HUG</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBEWELL DRILLERS</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Bhastara water supply scheme, T.W. No. I &amp; II, Block: Dhaniakhali, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>1630/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>M.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement and Boundary Wall for Augmentation of BHASTARA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000601/2023-2024</t>
+  </si>
+  <si>
+    <t>3316/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>SUDIPTA DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000358/2023-2024</t>
   </si>
   <si>
     <t>3004/17/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection quotation charges for ph-3 Bhastara pwss</t>
   </si>
   <si>
     <t>BILL/04472/2023-2024</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Dhaniakhali water supply scheme, T.W. No.- I &amp; II, Block: Dhaniakhali, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...41 lines deleted...]
-    <t>M.S ENTERPRISE</t>
+    <t>New Service connection quotation charges for ph-4 Bhastara pwss</t>
+  </si>
+  <si>
+    <t>BILL/04471/2023-2024</t>
   </si>
   <si>
     <t>Preparation of DPR for BHASTARA Piped Water Supply Scheme Under Chinsurah Sub-Division of Hooghly Division P.H.E Dte. [Block-DHANIAKHALI].</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000077/2024-2025</t>
   </si>
   <si>
     <t>692/CH</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
-    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement and Boundary Wall for Augmentation of BHASTARA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.HE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Digra Arsenic PWSS 2. Charsundalpur Arsenic PWSS 3. Asanpur Arsenic PWSS 4. Polba (Retrofit) PWSS 5. Baastara PWSS 6. Bakulia PWSS</t>
   </si>
   <si>
     <t>ORD/000833/2023-2024</t>
   </si>
   <si>
     <t>211/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in BHASTARA GP of DHANIAKHALI Block under Chinsurah Sub-Division of Hooghly Division PHE Dte. (Phase-II)</t>
   </si>
   <si>
     <t>ORD/002018/2024-2025</t>
   </si>
   <si>
     <t>315/CH</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT 2ND TW SITE OF BHASTARA WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001464/2024-2025</t>
   </si>
@@ -879,771 +879,771 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>35.98</v>
+        <v>21.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.8</v>
+        <v>75.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>21.49</v>
+        <v>22.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.48</v>
+        <v>11.11</v>
       </c>
       <c r="R5" s="4">
-        <v>11.55</v>
+        <v>48.69</v>
       </c>
       <c r="S5" s="4">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>22.83</v>
+        <v>8.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.11</v>
+        <v>7.11</v>
       </c>
       <c r="R6" s="4">
-        <v>48.69</v>
+        <v>82.8</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4.5</v>
+        <v>35.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>521</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>8.59</v>
+        <v>3.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>82.8</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
-        <v>66</v>
+      <c r="L9" s="4">
+        <v>522</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>3.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.73</v>
+        <v>4.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>75.1</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>13.09</v>
+        <v>0.95</v>
       </c>
       <c r="R11" s="4">
-        <v>17.43</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>3.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>4.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>0.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>4.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>