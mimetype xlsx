--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -215,108 +215,108 @@
   <si>
     <t>Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-I Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792) Application No-5004460466 Reference Id-503787366</t>
   </si>
   <si>
     <t>BILL/02592/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-III Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792) Application No-5004460458 Reference Id-503787369</t>
   </si>
   <si>
     <t>BILL/02276/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-579</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS (Z-I)- 1 no?s (2) PURBATHAKURANICHAK PWSS (Z-I)-2 no?s (3) ARUNDA PWSS (Z-I)- 4 no?s (4) ARUNDA PWSS (Z-II)- 5 no?s (5) POL PWSS ? 2no?s</t>
+    <t>ARUNDA ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>2280/HUG</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (Four) Nos tube well (250 mm X 150 mm) with supply of PVC Pipe and strainer and having depth upto 180 M at CHINRA Z-II and ARUNDA Z-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2023-2024</t>
+  </si>
+  <si>
+    <t>726/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS (Z-I)-1 no's (2) PURBATHAKURANICHAK PWSS (Z-I)-2 no's (3) ARUNDA PWSS (Z-I)-4 no's (4) ARUNDA PWSS (Z-II)-5 no's (5) POL PWSS-2 no's</t>
+  </si>
+  <si>
     <t>ORD/002744/2024-2025</t>
   </si>
   <si>
     <t>1152/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1410,60 +1410,60 @@
       <c r="H12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>501.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
@@ -1473,60 +1473,60 @@
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>501.51</v>
+        <v>39.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
@@ -1536,91 +1536,91 @@
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>39.06</v>
+        <v>0.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.57</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>24.51</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>654.92</v>
       </c>
       <c r="P15" s="8">
-        <v>9.57</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>1.46</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>