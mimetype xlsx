--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1476,54 +1476,54 @@
       <c r="I13" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>39.06</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.51</v>
       </c>
       <c r="S13" s="4">
         <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1573,54 +1573,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>654.92</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>1.46</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>