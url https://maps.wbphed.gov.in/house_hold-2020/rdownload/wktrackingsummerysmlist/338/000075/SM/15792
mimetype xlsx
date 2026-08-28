--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,50 +113,74 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Arunda (Zone-II) water supply scheme, T.W. No. I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001143/2022-2023</t>
   </si>
   <si>
     <t>1495/ED</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>ARUNDA ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000269/2023-2024</t>
+  </si>
+  <si>
+    <t>2280/HUG</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>M/S. NANDY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000132/2023-2024</t>
   </si>
   <si>
     <t>1385/3/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000387/2023-2024</t>
   </si>
   <si>
     <t>3057/58/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
@@ -170,153 +194,153 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for ARUNDA PIPED W/S SCHEME, Zone - II, T.W. No. V, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000208/2024-2025</t>
   </si>
   <si>
     <t>1176/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>P.K. ENTERPRISE</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) Nos tube well (250 mm X 150 mm) with supply of PVC Pipe and strainer and having depth upto 180 M at CHINRA Z-II and ARUNDA Z-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000849/2023-2024</t>
+  </si>
+  <si>
+    <t>726/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for ARUNDA PIPED W/S SCHEME, Zone - II, T.W. No. III, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>1174/ED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for ARUNDA PIPED W/S SCHEME, Zone - II, T.W. No. IV, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>1175/ED</t>
   </si>
   <si>
     <t>S.M. ELECTRICALS</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) KHANAKUL PWSS (Z-I)-1 no's (2) PURBATHAKURANICHAK PWSS (Z-I)-2 no's (3) ARUNDA PWSS (Z-I)-4 no's (4) ARUNDA PWSS (Z-II)-5 no's (5) POL PWSS-2 no's</t>
+  </si>
+  <si>
+    <t>ORD/002744/2024-2025</t>
+  </si>
+  <si>
+    <t>1152/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-I Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792) Application No-5004460466 Reference Id-503787366</t>
   </si>
   <si>
     <t>BILL/02592/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-III Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792) Application No-5004460458 Reference Id-503787369</t>
   </si>
   <si>
     <t>BILL/02276/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-579</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>ARUNDA ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under KHANAKUL-I Block of Arambag Sub-Division under Hooghly Division, PHE Dte. [NEW SCHEME]</t>
-[...56 lines deleted...]
-    <t>HAZRA CONSTRUCTION</t>
+    <t>Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-II Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792) Application No-5004484240 Reference Id-503805412</t>
+  </si>
+  <si>
+    <t>BILL/02840/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Additional Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-II Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792).Application ID:100000134212,Reference ID: 860331432</t>
+  </si>
+  <si>
+    <t>BILL/00080/2025-2026</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Arunda w/s Scheme,Zone-II, PH No-IV Block-Khanakul-I Dist-Hooghly under Electrical Division,PHE Dte.(SM/15792) Application No-5004484272 Reference Id-503805428</t>
+  </si>
+  <si>
+    <t>BILL/02839/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -904,736 +928,911 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>12.79</v>
+        <v>501.51</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.7</v>
+        <v>12.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>25.46</v>
+        <v>11.7</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.72</v>
+        <v>25.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>10.74</v>
+        <v>10.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>10.74</v>
+        <v>39.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.51</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>5.68</v>
+        <v>10.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>4.06</v>
+        <v>10.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>501.51</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>80</v>
+      </c>
+      <c r="L13" s="4">
+        <v>628</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>39.06</v>
+        <v>5.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.57</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>24.51</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.98</v>
+        <v>4.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4">
+        <v>699</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.13</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="4">
+        <v>700</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P17" s="4">
+        <v>3.39</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>662.97</v>
+      </c>
+      <c r="P18" s="8">
+        <v>9.57</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>1.44</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>