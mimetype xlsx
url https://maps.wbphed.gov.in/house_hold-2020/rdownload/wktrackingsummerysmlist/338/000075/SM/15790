--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -1055,54 +1055,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>246.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>56.24</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>22.8</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1234,54 +1234,54 @@
         <v>44</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>246.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.25</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>5.37</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1327,54 +1327,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>656.85</v>
       </c>
       <c r="P12" s="8">
-        <v>69.5</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>10.58</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>