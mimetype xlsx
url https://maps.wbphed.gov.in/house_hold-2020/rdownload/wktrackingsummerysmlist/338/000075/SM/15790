--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
     <t>DILIP KUMAR GHOSH</t>
   </si>
   <si>
     <t>ORD/000164/2023-2024</t>
   </si>
   <si>
     <t>1618/Hug</t>
   </si>
   <si>
     <t>Quotation for New Service Connection at Mayapur W/S. Sch. Z=II</t>
   </si>
   <si>
     <t>BILL/04611/2023-2024</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1055,54 +1073,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>246.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>56.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>22.8</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1234,54 +1252,54 @@
         <v>44</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>246.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="S10" s="4">
         <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1307,87 +1325,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>6.44</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>657.81</v>
+      </c>
+      <c r="P13" s="8">
+        <v>69.5</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>10.56</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>