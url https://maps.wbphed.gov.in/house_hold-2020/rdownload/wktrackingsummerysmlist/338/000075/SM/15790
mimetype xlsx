--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,177 +113,177 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Mayapur (Zone-II) water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1702/ED</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>MAYAPUR ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. Staging height including soil investigation &amp; construction of switch-room &amp; boundary wall at Proposed TW site under Arambagh Sub-Division of Hooghly Division P.H.E Dte. Block Arambagh, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000179/2023-2024</t>
+  </si>
+  <si>
+    <t>1618/hug</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>M/S RAJKUMAR KHAN</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>1618/Hug</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000472/2023-2024</t>
   </si>
   <si>
     <t>3057/12/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000186/2023-2024</t>
   </si>
   <si>
     <t>1385/57/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>1234/14/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>MAYAPUR ZONE-II Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 150 cum capacity RCC OHR with 20.0 mtr. Staging height including soil investigation &amp; construction of switch-room &amp; boundary wall at Proposed TW site under Arambagh Sub-Division of Hooghly Division P.H.E Dte. Block Arambagh, District:- Hooghly [NEW SCHEME]</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of KRISHNANAGAR Zone-II , MAYAPUR , TIROL Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>3530/HUG</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline for MAYAPUR Piped Water Supply Scheme under ARAMBAGH SUB DIVISION Block Arambagh.</t>
   </si>
   <si>
     <t>ORD/000230/2024-2025</t>
   </si>
   <si>
     <t>3439/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
     <t>DILIP KUMAR GHOSH</t>
   </si>
   <si>
-    <t>ORD/000164/2023-2024</t>
-[...2 lines deleted...]
-    <t>1618/Hug</t>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Quotation for New Service Connection at Mayapur W/S. Sch. Z=II</t>
   </si>
   <si>
     <t>BILL/04611/2023-2024</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,560 +871,564 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.12</v>
+        <v>246.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>56.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.8</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.68</v>
+        <v>246.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>5.37</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>25.34</v>
+        <v>6.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>246.71</v>
+        <v>2.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>56.24</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>22.8</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>47.5</v>
+        <v>25.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>54.57</v>
+        <v>47.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>246.71</v>
+        <v>54.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.25</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>5.37</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L11" s="4">
-        <v>610</v>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>6.44</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="L12" s="4">
+        <v>610</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>0.95</v>
+        <v>6.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>657.81</v>