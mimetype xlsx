--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>10/07/2023</t>
   </si>
   <si>
     <t>BHALIA ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. Staging height including soil investigation &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under Arambagh Sub-Division of Hooghly Division P.H.E Dte. Block Arambagh, District:- Hooghly [NEW SCHEME] [2nd Call of WBPHE/EE/53/HUG/2022-23(Sl No. 2)]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000241/2023-2024</t>
   </si>
   <si>
     <t>2079/HUG</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>PRASUN ENTERPRISE (PRASUN BISWAS)</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. 1. HARISCHAK(Z-I)PWSS- 1 nos 2. HARISCHAK(Z-II)PWSS- 1nos 3. MAINAN PWSS - 2nos 4. PURBA THAKURANICHAK(Z-I)PWSS - 2nos 5. PURBA THAKURANICHAK(Z-II)PWSS- 2nos 6. GOURHATI PWSS - 2nos 7. KANPUR PWSS- 2nos 8. TANTISAL PWSS - 2nos</t>
+  </si>
+  <si>
+    <t>ORD/000533/2024-2025</t>
+  </si>
+  <si>
+    <t>820/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1245,87 +1263,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>496.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>608.62</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>