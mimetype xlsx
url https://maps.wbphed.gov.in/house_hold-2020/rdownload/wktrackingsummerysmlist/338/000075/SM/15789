--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1186,54 +1186,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>22.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1249,54 +1249,54 @@
       <c r="I10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>496.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>93.78</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>18.9</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1346,54 +1346,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>608.62</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>115.79</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>19.03</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>