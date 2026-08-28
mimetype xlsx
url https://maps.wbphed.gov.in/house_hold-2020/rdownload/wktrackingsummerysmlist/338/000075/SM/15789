--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Bhalia (Zone-I) Piped Water Supply Scheme, Block-Arambagh, District-Hooghly</t>
   </si>
   <si>
     <t>SM/15789</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BHALIA ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. Staging height including soil investigation &amp; construction of switch-room &amp; boundary wall at Proposed TW site, under Arambagh Sub-Division of Hooghly Division P.H.E Dte. Block Arambagh, District:- Hooghly [NEW SCHEME] [2nd Call of WBPHE/EE/53/HUG/2022-23(Sl No. 2)]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000241/2023-2024</t>
+  </si>
+  <si>
+    <t>2079/HUG</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PRASUN ENTERPRISE (PRASUN BISWAS)</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bhalia (Zone-I) water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>1625/ED</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>C.M.S. ENGINEERING CONCERN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000178/2023-2024</t>
   </si>
   <si>
     <t>1385/49/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000456/2023-2024</t>
   </si>
   <si>
     <t>3057/22/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>1234/12/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>"Quotation Bill for New Service Connection at Bhalia W/S. Sch. Z-I"</t>
+  </si>
+  <si>
+    <t>BILL/04164/2023-2024</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connectio at Bhalia W/S. Sch. Z-I, TW-IV</t>
   </si>
   <si>
     <t>BILL/04161/2023-2024</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...10 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BHALIA PIPED W/S SCHEME, Zone - I, T.W. No. III, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>1204/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>PRASUN ENTERPRISE (PRASUN BISWAS)</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. 1. HARISCHAK(Z-I)PWSS- 1 nos 2. HARISCHAK(Z-II)PWSS- 1nos 3. MAINAN PWSS - 2nos 4. PURBA THAKURANICHAK(Z-I)PWSS - 2nos 5. PURBA THAKURANICHAK(Z-II)PWSS- 2nos 6. GOURHATI PWSS - 2nos 7. KANPUR PWSS- 2nos 8. TANTISAL PWSS - 2nos</t>
   </si>
   <si>
     <t>ORD/000533/2024-2025</t>
   </si>
   <si>
     <t>820/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -803,539 +803,539 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>496.11</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>93.78</v>
+      </c>
+      <c r="R3" s="4">
+        <v>18.9</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>22.04</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>22.02</v>
+      </c>
+      <c r="R4" s="4">
+        <v>99.91</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>43.14</v>
+        <v>13.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.24</v>
+        <v>13.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>4.24</v>
+        <v>43.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>55</v>
+      </c>
+      <c r="L8" s="4">
+        <v>401</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>10.95</v>
+        <v>4.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>59</v>
+      </c>
+      <c r="L9" s="4">
+        <v>396</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>22.04</v>
+        <v>4.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>22.02</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>496.11</v>
+        <v>10.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>93.78</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>18.9</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>