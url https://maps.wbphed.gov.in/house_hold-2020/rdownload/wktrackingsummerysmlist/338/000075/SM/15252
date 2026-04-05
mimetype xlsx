--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,68 +243,50 @@
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well by (300 X 200 mm) D.R. Rig method at SELAMPUR Z-I, SANTIPUR Z-I, SELAMPUR Z-II and GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000847/2023-2024</t>
   </si>
   <si>
     <t>725/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1218,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>22.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1281,54 +1263,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>286.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>6.74</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1358,146 +1340,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>64.32</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>4459.04</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>