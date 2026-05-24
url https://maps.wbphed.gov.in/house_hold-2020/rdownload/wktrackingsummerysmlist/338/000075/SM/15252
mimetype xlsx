--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>22.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1263,54 +1263,54 @@
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>4251.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>286.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1360,54 +1360,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>4459.04</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>287.02</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>