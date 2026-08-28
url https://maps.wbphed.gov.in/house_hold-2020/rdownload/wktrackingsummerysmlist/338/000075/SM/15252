--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,213 +80,240 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>SELAMPUR WATER SUPPLY SCHEME (ZONE-I)</t>
+  </si>
+  <si>
+    <t>SM/15252</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Selampur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000281/2022-2023</t>
+  </si>
+  <si>
+    <t>931/ED</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GHOSE ENGINEERING SYNDICATE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>SELAMPUR WATER SUPPLY SCHEME (ZONE-I)</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>BENGAI, SAMANTA KHANDA, BHURKUNDA (ZONE-I), BHURKUNDA (ZONE-II), SELAMPUR (ZONE-I), SELAMPUR (ZONE-II), STTANTIPUR (ZONE-I) AND SHANTIPUR (ZONE-II) piped water supply Scheme with TW, Switch room, boundary wall, rising main, LDS, FHTC &amp; construction of RCC OHR with 20 mtr. Staging height including soil investigation work at GOGHAT-II Block under ARAMBAG Sub-Division of Hooghly PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>3190/HUG</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S PRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2023-2024</t>
   </si>
   <si>
     <t>1234/29/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000405/2023-2024</t>
   </si>
   <si>
     <t>3057/48/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
+    <t>Sinking of 4 nos. tube-well by (300 X 200 mm) D.R. Rig method at SELAMPUR Z-I, SANTIPUR Z-I, SELAMPUR Z-II and GARMANDARAN Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000847/2023-2024</t>
+  </si>
+  <si>
+    <t>725/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AUXILIARY TUBEWELL DRILLERS</t>
+  </si>
+  <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SELAMPUR, BACHHANARI &amp; SAMANTAKHANDA W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>3169/HUG</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>BALAJI UDDYOG</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for SELAMPUR PIPED W/S SCHEME, Zone - I, T.W. No. III, Block: Goghat - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>1165/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>ANUPAMA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Selampur w/s Scheme,Zone-I, PH No-I Block-Goghat-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/15252) Application No-5004151889 Reference Id-503633694</t>
   </si>
   <si>
     <t>BILL/00412/2024-2025</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Selampur w/s Scheme,Zone-I,PH No-II,Block-Goghat-II,Dist-Hooghly under Electrical Division,PHE Dte.(SM/15252) Application No-5004294581 Reference Id-503691996</t>
   </si>
   <si>
     <t>BILL/01172/2024-2025</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Selampur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...56 lines deleted...]
-    <t>AUXILIARY TUBEWELL DRILLERS</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Goghat- II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001930/2024-2025</t>
+  </si>
+  <si>
+    <t>464/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Selampur w/s Scheme,Zone-I,PH No-III,Block-Goghat-II,Dist-Hooghly under Electrical Division,PHE Dte.(SM/15252) Application No-5004878673 Reference Id-504050326</t>
+  </si>
+  <si>
+    <t>BILL/02484/2025-2026</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -815,612 +842,732 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>22.1</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0.46</v>
+      </c>
+      <c r="R3" s="4">
+        <v>2.09</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>4251.5</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>208.84</v>
+      </c>
+      <c r="R4" s="4">
+        <v>4.91</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>48.46</v>
+        <v>40.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.75</v>
+        <v>14.49</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>3.94</v>
+        <v>64.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>3.33</v>
+        <v>48.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>22.1</v>
+        <v>10.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.46</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>71</v>
+      </c>
+      <c r="L10" s="4">
+        <v>95</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>4251.5</v>
+        <v>3.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>286.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>6.74</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4">
+        <v>312</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>64.32</v>
+        <v>3.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.59</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>30</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.82</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>4471.46</v>
+      </c>
+      <c r="P14" s="8">
+        <v>209.3</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>4.68</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>