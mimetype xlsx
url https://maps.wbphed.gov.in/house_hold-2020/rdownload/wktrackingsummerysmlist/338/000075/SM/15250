--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1105,54 +1105,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>40.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.09</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>47.13</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1168,54 +1168,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>261.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>157.29</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>60.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1231,88 +1231,88 @@
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>346.39</v>
       </c>
       <c r="P11" s="8">
-        <v>177.34</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>51.2</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>