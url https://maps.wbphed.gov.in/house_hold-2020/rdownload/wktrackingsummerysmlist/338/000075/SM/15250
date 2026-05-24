--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,71 +150,50 @@
     <t>26/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Refaitpur W/S. Sch. TW- I &amp; II, &amp; Z-II</t>
   </si>
   <si>
     <t>BILL/04136/2023-2024</t>
   </si>
   <si>
     <t>388&amp;389</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>Quotattion for new service connection at Refaitpur W/S Sch., Zon - I, T/W -II, Block - Chinsurah-Mogra, Dt. - Hooghly</t>
   </si>
   <si>
     <t>BILL/03980/2023-2024</t>
   </si>
   <si>
     <t>03/10/2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>REFAITPUR ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under CHINSURAH MAGRA Block, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000748/2022-2023</t>
   </si>
   <si>
     <t>684/Hug</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>SATYA NARAYAN BISWAS</t>
   </si>
@@ -645,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1066,266 +1045,203 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>40.5</v>
+        <v>261.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>157.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>60.26</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>261.02</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>305.89</v>
+      </c>
+      <c r="P10" s="8">
+        <v>158.25</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>51.73</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>