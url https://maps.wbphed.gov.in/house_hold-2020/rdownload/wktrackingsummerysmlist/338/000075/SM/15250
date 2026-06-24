--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,74 @@
     <t>10/03/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>SATYA NARAYAN BISWAS</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte. 1. Gurbari PWSS 2. Lokabati PWSS 3. Bishnupur PWSS 4. Kamalpur PWSS 5. Refaitpur Z-I PWSS 6. Barul PWSS</t>
   </si>
   <si>
     <t>ORD/000773/2023-2024</t>
   </si>
   <si>
     <t>139/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Refaitpur water supply scheme Zone I TW No I and II and Zone II TW No I and II Block Chinsurah Mogra, District Hooghly under ED PHED.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>863/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1161,87 +1185,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0.95</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>40.5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>19.09</v>
+      </c>
+      <c r="R10" s="4">
+        <v>47.13</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>346.39</v>
+      </c>
+      <c r="P11" s="8">
+        <v>177.34</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>51.2</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>