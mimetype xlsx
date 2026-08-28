--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,174 +92,174 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Chinsurah-Magra</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>REFAITPUR (ZONE-I) PIPED W/S SCHEME UNDER CHINSURAH MAGRA BLOCK</t>
   </si>
   <si>
     <t>SM/15250</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>REFAITPUR ZONE-I Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under CHINSURAH MAGRA Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000748/2022-2023</t>
+  </si>
+  <si>
+    <t>684/Hug</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>SATYA NARAYAN BISWAS</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Refaitpur water supply scheme Zone I TW No I and II and Zone II TW No I and II Block Chinsurah Mogra, District Hooghly under ED PHED.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>863/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000293/2023-2024</t>
   </si>
   <si>
     <t>1386/56/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000532/2023-2024</t>
   </si>
   <si>
     <t>3059/34/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation Bill for New Service Connection at Refaitpur W/S. Sch. TW- I &amp; II, &amp; Z-II</t>
+  </si>
+  <si>
+    <t>BILL/04136/2023-2024</t>
+  </si>
+  <si>
+    <t>388&amp;389</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotattion for new service connection at Refaitpur W/S Sch., Zon - I, T/W -II, Block - Chinsurah-Mogra, Dt. - Hooghly</t>
+  </si>
+  <si>
+    <t>BILL/03980/2023-2024</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
   </si>
   <si>
     <t>Quotation for new service connection at Refaitpur W/S Sch., Zone - I, T/w No. - I, Dist. - Hooghly</t>
   </si>
   <si>
     <t>BILL/03782/2023-2024</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...46 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte. 1. Gurbari PWSS 2. Lokabati PWSS 3. Bishnupur PWSS 4. Kamalpur PWSS 5. Refaitpur Z-I PWSS 6. Barul PWSS</t>
   </si>
   <si>
     <t>ORD/000773/2023-2024</t>
   </si>
   <si>
     <t>139/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,503 +788,503 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.75</v>
+        <v>261.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>157.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60.26</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>6.75</v>
+        <v>40.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.1</v>
+        <v>6.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>11.2</v>
+        <v>6.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>13.11</v>
+        <v>11.2</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>315</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>261.02</v>
+        <v>13.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>157.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>60.26</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4">
+        <v>305</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>6.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>40.5</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.09</v>
+        <v>0.95</v>
       </c>
       <c r="R10" s="4">
-        <v>47.13</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>346.39</v>