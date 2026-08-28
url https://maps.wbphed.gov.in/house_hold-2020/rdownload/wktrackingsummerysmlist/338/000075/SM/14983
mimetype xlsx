--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,144 +92,144 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED DAHAR KUNDU (ZONE-I) PIPED WATER SUPPLY SCHEME IN ARAMBAG BLOCK UNDER HOOGHLY DIVISION, HOOGHLY DISTRICT</t>
   </si>
   <si>
     <t>SM/14983</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>DAHAR KUNDU(ZONE-I) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under ARAMBAG Block, District:- Hooghly.[NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000153/2023-2024</t>
+  </si>
+  <si>
+    <t>1567/HUG</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>ASIA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Dahar Kundu water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000172/2022-2023</t>
+  </si>
+  <si>
+    <t>765/ED</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>POLYCON ENGINEERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000491/2023-2024</t>
   </si>
   <si>
     <t>3057/3/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>1234/16/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Dahar Kundu w/s Scheme,Zone-I,TW No-II Block-Arambag,Dist-Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03883/2023-2024</t>
   </si>
   <si>
     <t>27/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Daharkundu W/S. Sch. Z-I. TW-I</t>
   </si>
   <si>
     <t>BILL/04085/2023-2024</t>
   </si>
   <si>
     <t>12/10/2023</t>
-  </si>
-[...46 lines deleted...]
-    <t>ASIA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) MAYAPUR PWSS (Z-II)- 1no¿s (2) BALUNDI PWSS - 4no¿s (3) BHALIA PWSS (Z-I)- 2 no¿s (4) BHALIA PWSS (Z-II)- 1 no¿s (5) DAHARKUNDU PWSS (Z-I)- 2 no¿s, (6) DAHARKUNDU PWSS (Z-II)- 2 no¿s, (7) GOBINDANAGAR PWSS(Z-I) ¿2 no¿s</t>
   </si>
   <si>
     <t>ORD/002742/2024-2025</t>
   </si>
   <si>
     <t>1150/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -776,417 +776,417 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>365.13</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>209.37</v>
+      </c>
+      <c r="R3" s="4">
+        <v>57.34</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>20.39</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>20.22</v>
+      </c>
+      <c r="R4" s="4">
+        <v>99.21</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.01</v>
+        <v>8.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.97</v>
+        <v>8.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4">
+        <v>312</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>20.39</v>
+        <v>8.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4">
+        <v>354</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>365.13</v>
+        <v>4.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1197,54 +1197,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>415.77</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>229.59</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>55.22</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>