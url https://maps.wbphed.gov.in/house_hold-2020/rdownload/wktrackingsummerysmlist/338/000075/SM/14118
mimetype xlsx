--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,68 +270,50 @@
     <t>3780/HUG</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>ROY ENTERPRISE</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1560,150 +1542,87 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>45</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>3750.47</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>