--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,240 +80,255 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED RADHABALLAVPUR (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-I BLOCK UNDER HOOGHLY DIVISION, DISTRICT HOOGHLY</t>
+  </si>
+  <si>
+    <t>SM/14118</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000185/2023-2024</t>
+  </si>
+  <si>
+    <t>1385/56/Hug</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000470/2023-2024</t>
+  </si>
+  <si>
+    <t>3057/14/Hug</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>RTOR000222/2022-2023</t>
+  </si>
+  <si>
+    <t>127/23/Hug</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>RTOR000072/2023-2024</t>
+  </si>
+  <si>
+    <t>1234/36/Hug</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED RADHABALLAVPUR (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-I BLOCK UNDER HOOGHLY DIVISION, DISTRICT HOOGHLY</t>
-[...8 lines deleted...]
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Radhaballavpur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+    <t>Quotation Bill for New Service Connection at Radhaballavpur W/S. Sch. TW-II</t>
+  </si>
+  <si>
+    <t>BILL/04565/2023-2024</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation Bill for New Service Connection at Radhaballavpur W/S. Sch. TW-I</t>
+  </si>
+  <si>
+    <t>BILL/04564/2023-2024</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at RADHABALLAVPUR Z-I, BENGAI, SAMANTAKHANDA and BHURKUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000845/2023-2024</t>
+  </si>
+  <si>
+    <t>724/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>04/05/2024</t>
+  </si>
+  <si>
+    <t>RUNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for RADHABALLAVPUR PIPED W/S SCHEME, Zone - I, T.W. No. III, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer3</t>
-[...11 lines deleted...]
-    <t>10/05/2023</t>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000156/2024-2025</t>
+  </si>
+  <si>
+    <t>1179/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
   </si>
   <si>
     <t>BIJAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...103 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of RADHABALLAVPUR Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3787/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>SUDIPTA SINHA</t>
   </si>
   <si>
     <t>Construction of 3 nos. 5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of MOHISHGOT Zone-II, RADHABALLAVPUR Zone-I , DHARAMPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>3780/HUG</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>ROY ENTERPRISE</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>798/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of RADHABALLAVPUR PWSS under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2024-2025</t>
+  </si>
+  <si>
+    <t>3776/HUG</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>SWASTIK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -842,787 +857,850 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>20.26</v>
+        <v>13.04</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>13.04</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="P5" s="4">
-        <v>13.04</v>
+        <v>29.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>29.92</v>
+        <v>29.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>42</v>
+      </c>
+      <c r="L7" s="4">
+        <v>572</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>29.41</v>
+        <v>6.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="L8" s="4">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>6.9</v>
+        <v>11.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L9" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.45</v>
+        <v>64.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>64.27</v>
+        <v>10.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>10.7</v>
+        <v>16.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>16.07</v>
+        <v>55.39</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>55.39</v>
+        <v>3480.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>201.51</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>3480.01</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.34</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>3740.5</v>
+      </c>
+      <c r="P16" s="8">
+        <v>201.51</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>5.39</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>