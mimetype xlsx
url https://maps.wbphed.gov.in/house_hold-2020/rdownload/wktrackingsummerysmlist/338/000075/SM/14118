--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,98 @@
     <t>798/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of RADHABALLAVPUR PWSS under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>3776/HUG</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SWASTIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for Meter shifting at Radhaballavpur Z1 ph no-1 in Khanakul-I Block SM/14118</t>
+  </si>
+  <si>
+    <t>BILL/01019/2025-2026</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Radhaballavpur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>772/ED</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1620,87 +1668,270 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>9.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.68</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P17" s="4">
+        <v>20.26</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>60</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>20</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>3776.25</v>
+      </c>
+      <c r="P19" s="8">
+        <v>201.51</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>5.34</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>