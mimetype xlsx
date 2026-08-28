--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,303 +80,303 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-I</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED RADHABALLAVPUR (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-I BLOCK UNDER HOOGHLY DIVISION, DISTRICT HOOGHLY</t>
+  </si>
+  <si>
+    <t>SM/14118</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Radhaballavpur water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000179/2022-2023</t>
+  </si>
+  <si>
+    <t>772/ED</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BIJAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED RADHABALLAVPUR (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-I BLOCK UNDER HOOGHLY DIVISION, DISTRICT HOOGHLY</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>3139/HUG</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>1385/56/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000470/2023-2024</t>
   </si>
   <si>
     <t>3057/14/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000222/2022-2023</t>
   </si>
   <si>
     <t>127/23/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>RTOR000072/2023-2024</t>
   </si>
   <si>
     <t>1234/36/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation Bill for New Service Connection at Radhaballavpur W/S. Sch. TW-I</t>
+  </si>
+  <si>
+    <t>BILL/04564/2023-2024</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Radhaballavpur W/S. Sch. TW-II</t>
   </si>
   <si>
     <t>BILL/04565/2023-2024</t>
   </si>
   <si>
-    <t>27/12/2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at RADHABALLAVPUR Z-I, BENGAI, SAMANTAKHANDA and BHURKUNDA Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000845/2023-2024</t>
   </si>
   <si>
     <t>724/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>RUNA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for RADHABALLAVPUR PIPED W/S SCHEME, Zone - I, T.W. No. III, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000156/2024-2025</t>
   </si>
   <si>
     <t>1179/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>BIJAN ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of RADHABALLAVPUR Z-I Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3787/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>25/12/2024</t>
   </si>
   <si>
     <t>SUDIPTA SINHA</t>
   </si>
   <si>
     <t>Construction of 3 nos. 5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of MOHISHGOT Zone-II, RADHABALLAVPUR Zone-I , DHARAMPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>3780/HUG</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>ROY ENTERPRISE</t>
   </si>
   <si>
-    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
   </si>
   <si>
     <t>ORD/000431/2024-2025</t>
   </si>
   <si>
     <t>798/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of RADHABALLAVPUR PWSS under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>3776/HUG</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>SWASTIK ENTERPRISE</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Quotation for Meter shifting at Radhaballavpur Z1 ph no-1 in Khanakul-I Block SM/14118</t>
   </si>
   <si>
     <t>BILL/01019/2025-2026</t>
   </si>
   <si>
     <t>05/06/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -905,1020 +905,1020 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.04</v>
+        <v>20.26</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>13.04</v>
+        <v>3480.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>147.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>29.92</v>
+        <v>13.04</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>29.41</v>
+        <v>13.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>6.9</v>
+        <v>29.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>11.45</v>
+        <v>29.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>58</v>
+      </c>
+      <c r="L9" s="4">
+        <v>573</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>64.27</v>
+        <v>11.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4">
+        <v>572</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.7</v>
+        <v>6.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>16.07</v>
+        <v>64.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>55.39</v>
+        <v>10.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>3480.01</v>
+        <v>16.07</v>
       </c>
       <c r="Q13" s="4">
-        <v>201.51</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>55.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P15" s="4">
-        <v>9.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>44</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>0.68</v>
+        <v>9.34</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>95</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>20.26</v>
+        <v>14.8</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="P18" s="4">
-        <v>14.8</v>
+        <v>0.68</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>3776.25</v>
       </c>
       <c r="P19" s="8">
-        <v>201.51</v>
+        <v>147.82</v>
       </c>
       <c r="Q19" s="8">
-        <v>5.34</v>
+        <v>3.91</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>