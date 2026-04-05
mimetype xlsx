--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,68 +204,50 @@
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1191,150 +1173,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>3574.92</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>