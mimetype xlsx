--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -200,51 +200,51 @@
   <si>
     <t>BILL/06468/2023-2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1159,88 +1159,88 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>301.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>8.68</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>3574.92</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>301.94</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>8.45</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>