--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>18/03/2024</t>
   </si>
   <si>
     <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>3139/HUG</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1173,87 +1191,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>3480.01</v>
       </c>
       <c r="Q9" s="4">
         <v>301.94</v>
       </c>
       <c r="R9" s="4">
         <v>8.68</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>3589.73</v>
+      </c>
+      <c r="P11" s="8">
+        <v>301.94</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>8.41</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>