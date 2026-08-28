--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -119,135 +119,135 @@
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3</t>
   </si>
   <si>
     <t>ORD/000176/2022-2023</t>
   </si>
   <si>
     <t>769/ED</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>M/S S R ENTERPRISE</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>MAHISGOT (ZONE-I), MAHISGOT (ZONE-II), POL, RADHABALLAVPUR (ZONE-I), UDAYPUR, UDNA Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-I Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>3139/HUG</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000488/2023-2024</t>
   </si>
   <si>
     <t>3057/4/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000217/2022-2023</t>
   </si>
   <si>
     <t>127/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of MAHISHGOT Z-II Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000301/2024-2025</t>
   </si>
   <si>
     <t>3659/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
   </si>
   <si>
+    <t>Quotation of New Service Connection for Mahisgot w/S Scheme,Zone-II,PH No-II Block-Khanakul-I Dist-Hooghly under ED,PHE Dte. (SM/14116) Application No-5004068599 Reference Id-503594190</t>
+  </si>
+  <si>
+    <t>BILL/06468/2023-2024</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Mahisgot w/s Scheme,Zone-II,TW No-I Block-Khanakul-II Dist-Hooghly under ED,PHE Dte (SM/14116) Application No-5004015913 Reference Id-503563370</t>
   </si>
   <si>
     <t>BILL/06067/2023-2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001929/2024-2025</t>
   </si>
   <si>
     <t>463/HUG</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -857,413 +857,413 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.4</v>
+        <v>3480.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>204.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.89</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>35.96</v>
+        <v>12.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>16.12</v>
+        <v>35.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>5.89</v>
+        <v>16.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4">
         <v>892</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>4.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4">
+        <v>755</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3480.01</v>
+        <v>5.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>301.94</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>8.68</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>14.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1274,54 +1274,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>3589.73</v>
       </c>
       <c r="P11" s="8">
-        <v>301.94</v>
+        <v>204.99</v>
       </c>
       <c r="Q11" s="8">
-        <v>8.41</v>
+        <v>5.71</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>