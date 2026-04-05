--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,68 +249,50 @@
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for HIRAPUR PIPED W/S SCHEME, Zone - II, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000150/2024-2025</t>
   </si>
   <si>
     <t>1173/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) NOAPARA PWSS- 1 no¿s, (2) HAYATPUR PWSS- 2 no¿s, (3) HIRAPUR PWSS (Z-I)- 1 no¿s, (4) HIRAPUR PWSS (Z-II)- 1 no¿s (5) MAROKHANA PWSS (Z-I)- 1 no¿s, (6) MOSTAFAPUR PWSS- 2 no¿s, (7) NATIBPUR PWSS- 2 no¿s, (8) ROUTHKHANA PWSS- 1 no¿s, (9) HARISCHAK PWSS- 2 no¿s, (10) PALASPAI PWSS- 1 no¿s</t>
   </si>
   <si>
     <t>ORD/002746/2024-2025</t>
   </si>
   <si>
     <t>1154/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -717,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1059,54 +1041,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>48.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1362,54 +1344,54 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>5743.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>225.15</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>3.92</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1463,185 +1445,126 @@
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>14.8</v>
+        <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...20 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>5982.56</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>