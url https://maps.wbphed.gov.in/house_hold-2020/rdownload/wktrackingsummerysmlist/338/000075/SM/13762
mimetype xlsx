--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,71 +204,50 @@
     <t>12/04/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hirapur water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3</t>
   </si>
   <si>
     <t>ORD/000187/2022-2023</t>
   </si>
   <si>
     <t>780/ED</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M.D ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for HIRAPUR PIPED W/S SCHEME, Zone - II, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000150/2024-2025</t>
   </si>
   <si>
     <t>1173/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
@@ -699,73 +678,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1041,54 +1020,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>48.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.23</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1305,266 +1284,203 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>5743.06</v>
+        <v>10.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.75</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>239.51</v>
+      </c>
+      <c r="P13" s="8">
+        <v>13.6</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>5.68</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>