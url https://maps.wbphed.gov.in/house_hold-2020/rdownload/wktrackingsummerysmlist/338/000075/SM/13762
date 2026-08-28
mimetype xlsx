--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,216 +80,255 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Hirapur (Zone-II) Piped Water Supply Scheme, Block- Khanakul-II, District-Hooghly</t>
+  </si>
+  <si>
+    <t>SM/13762</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hirapur water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>780/ED</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M.D ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Hirapur (Zone-II) Piped Water Supply Scheme, Block- Khanakul-II, District-Hooghly</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>1234/40/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000173/2023-2024</t>
   </si>
   <si>
     <t>1385/44/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>RTOR000483/2023-2024</t>
   </si>
   <si>
     <t>3057/5/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for HIRAPUR PIPED W/S SCHEME, Zone - II, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>1173/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) NOAPARA PWSS- 1 no¿s, (2) HAYATPUR PWSS- 2 no¿s, (3) HIRAPUR PWSS (Z-I)- 1 no¿s, (4) HIRAPUR PWSS (Z-II)- 1 no¿s (5) MAROKHANA PWSS (Z-I)- 1 no¿s, (6) MOSTAFAPUR PWSS- 2 no¿s, (7) NATIBPUR PWSS- 2 no¿s, (8) ROUTHKHANA PWSS- 1 no¿s, (9) HARISCHAK PWSS- 2 no¿s, (10) PALASPAI PWSS- 1 no¿s</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/002746/2024-2025</t>
+  </si>
+  <si>
+    <t>1154/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of 3 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-II and UDNA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000842/2023-2024</t>
   </si>
   <si>
     <t>722/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>ANIRUDDHA FARUQUE</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation money deposition for new service connection at Hirapur w/s scheme, Zone- II, T.W. No.-III, Dist.-Hooghly under PHE Dte. Application No- 5004210670 Reference ID- 503656455 SM Code- 13762</t>
+  </si>
+  <si>
+    <t>BILL/00820/2024-2025</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Hirapur w/s Scheme,Zone-II,PH No-II Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/13762) Application no-5004034787 Reference Id-503576010</t>
   </si>
   <si>
     <t>BILL/00440/2024-2025</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...10 lines deleted...]
-  <si>
     <t>Quotation of New Service Connection for Hirapur w/s Scheme,Zone-II,PH No-I Block-Khanakul-II Dist-Hooghly under ED,PHE Dte.(SM/13762). Application No-5004034769 Reference Id-503576011</t>
   </si>
   <si>
     <t>BILL/00150/2024-2025</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hirapur water supply scheme, Zone-II, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>HAZRA CONSTRUCTION</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -818,669 +857,795 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>120.19</v>
+        <v>20.49</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.89</v>
+        <v>5743.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>78.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.36</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.89</v>
+        <v>120.19</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>48.17</v>
+        <v>12.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.6</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.13</v>
+        <v>12.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>10.75</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
         <v>50</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.94</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>20.49</v>
+        <v>48.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>28.23</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4">
+        <v>222</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>10.75</v>
+        <v>3.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>80</v>
+      </c>
+      <c r="L12" s="4">
+        <v>127</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>6.13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4">
+        <v>53</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="P13" s="4">
+        <v>3.94</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>20</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>5997.37</v>
+      </c>
+      <c r="P15" s="8">
+        <v>91.82</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1.53</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>