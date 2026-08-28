--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -113,75 +113,75 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of standby submersible pumping machinery for Kapsit &amp; others W/S. Sch.</t>
   </si>
   <si>
     <t>ORD/001120/2021-2022</t>
   </si>
   <si>
     <t>556/HMSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>15/06/2022</t>
   </si>
   <si>
     <t>DITHI ENTERPRISE</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>REQUISITION OF FUND FOR SAJAL GRAM SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00086/2022-2023</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>DISTRICT MAGISTRATE HOOGHLY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000175/2023-2024</t>
   </si>
   <si>
     <t>1385/46/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...10 lines deleted...]
-    <t>DISTRICT MAGISTRATE HOOGHLY</t>
   </si>
   <si>
     <t>PAYMENT FOR MINI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>BILL/00221/2023-2024</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>MINI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>BILL/00418/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-343</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>Mini Piped water Supply Scheme</t>
   </si>
@@ -810,121 +810,121 @@
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="L4" s="4"/>
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.33</v>
+        <v>26.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>26.6</v>
+        <v>0.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
@@ -934,51 +934,51 @@
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="P6" s="4">
         <v>29.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
@@ -993,51 +993,51 @@
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
         <v>28.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>