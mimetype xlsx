--- v0 (2025-12-16)
+++ v1 (2026-08-28)
@@ -92,96 +92,96 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Goghat-II</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Belun Mini Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/13552</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>REQUISITION OF FUND FOR SAJAL GRAM SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00083/2022-2023</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>DISTRICT MAGISTRATE HOOGHLY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>1385/8/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>PAYMENT FOR MINI PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00214/2023-2024</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
     <t>MINI PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>BILL/00411/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-336</t>
   </si>
   <si>
     <t>31/08/2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>23/06/2023</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Mini Piped water Supply Scheme</t>
   </si>
   <si>
     <t>BILL/01596/2024-2025</t>
   </si>
   <si>
     <t>BILL/01596/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>ZILLA PARISHAD HOOGHLY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -733,237 +733,237 @@
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="L3" s="4"/>
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>0.52</v>
+        <v>29.54</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>31.34</v>
+        <v>0.52</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>29.54</v>
+        <v>32.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>32.82</v>
+        <v>31.34</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>