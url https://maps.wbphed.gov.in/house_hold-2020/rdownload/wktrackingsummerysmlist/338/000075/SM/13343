--- v1 (2026-03-03)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>BIMAL KUMAR HALDER</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Dubir Bheri water supply scheme, T.W. No.- I &amp; II, Block: Polba-Dadpur, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000207/2022-2023</t>
   </si>
   <si>
     <t>834/ED</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Badinan PWSS 2. Hanral PWSS 3. Rajhat PWSS 4. Dibur Bheri PWSS 5. Akna PWSS 6. Harit PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000823/2023-2024</t>
+  </si>
+  <si>
+    <t>201/CH</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +642,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1096,87 +1114,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>21.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>50</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>198.18</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>