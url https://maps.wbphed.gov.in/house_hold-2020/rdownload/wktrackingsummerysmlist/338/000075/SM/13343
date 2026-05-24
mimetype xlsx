--- v2 (2026-04-07)
+++ v3 (2026-05-24)
@@ -978,54 +978,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1039,54 +1039,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>150.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>47.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.15</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1100,54 +1100,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>21.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1195,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>198.18</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>69.16</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>34.9</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>