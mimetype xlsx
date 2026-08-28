--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>SOURCE AUGMENTATION OF DUBIR BHERI PIPED W/S SCHEME UNDER POLBA DADPUR BLOCK</t>
   </si>
   <si>
     <t>SM/13343</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Dubir Bheri water supply scheme, T.W. No.- I &amp; II, Block: Polba-Dadpur, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000207/2022-2023</t>
+  </si>
+  <si>
+    <t>834/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>BARISAL TRADING CO.</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of DUBIRBHERI Piped Water Supply Scheme by Sinking 2 Nos. Tube well , Laying Distribution System, Laying rising main pipe line for interconnection between T.W &amp; Distribution, Construction of Switch Room &amp; Boundary Wall in Proposed T.W Sites, Repairing of Switch Room &amp; Boundary Wall and other allied work to meet up the water demand, due to execution of FHTC under Hooghly Division P.H.E. Dte. within Polba Dadpur Block.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000687/2022-2023</t>
+  </si>
+  <si>
+    <t>282/HUG</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Dubir Bheri W/S Sch(Aug.)., T/W No. - II, Hooghly</t>
+  </si>
+  <si>
+    <t>BILL/02847/2023-2024</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Dubir Bheri W/S Sch.(Aug.) , T/W no. - I, Dt. - Hooghly</t>
   </si>
   <si>
     <t>BILL/02846/2023-2024</t>
   </si>
   <si>
-    <t>17/08/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Preparation of DPR for Augmentation DUBIR BHERI Piped Water Supply Scheme Under Chinsurah Sub-Division of Hooghly Division P.H.E Dte. [Block-POLBA DADPUR].</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000078/2024-2025</t>
   </si>
   <si>
     <t>693/CH</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed for Sajal Gram Display Board at different locations in 6 (Six) Nos villages &amp; HGJ villages of Dubir Bheri PWSS for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000802/2023-2024</t>
   </si>
   <si>
     <t>145/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
-  </si>
-[...40 lines deleted...]
-    <t>BARISAL TRADING CO.</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Badinan PWSS 2. Hanral PWSS 3. Rajhat PWSS 4. Dibur Bheri PWSS 5. Akna PWSS 6. Harit PWSS</t>
   </si>
   <si>
     <t>ORD/000823/2023-2024</t>
   </si>
   <si>
     <t>201/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -780,411 +780,411 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.34</v>
+        <v>21.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.98</v>
+        <v>150.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>47.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>31.15</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4">
+        <v>194</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.5</v>
+        <v>8.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>47</v>
+      </c>
+      <c r="L6" s="4">
+        <v>193</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>10.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>150.96</v>
+        <v>4.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>47.03</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>31.15</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>21.49</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.18</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>98.56</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>