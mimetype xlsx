--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,75 +152,78 @@
   <si>
     <t>Quotation Bill for New Service Connection at Gholdhuguri W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/02139/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Ghol Digrui W/S. Sch. Zone-I PH-I</t>
   </si>
   <si>
     <t>BILL/02733/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/002467/2023-2024</t>
+  </si>
+  <si>
+    <t>328/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>ORD/000186/2022-2023</t>
   </si>
   <si>
     <t>779/ED</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>TRIO CONCERN</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Gholedigrui w/s scheme, Zone- I, T.W. No.-III, Dist.-Hooghly under PHE Dte. Application No- 5004475357 Reference ID- 503799179 SM Code- 13334</t>
   </si>
   <si>
     <t>BILL/02304/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-596</t>
   </si>
@@ -1201,398 +1204,398 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>22.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P10" s="4">
         <v>6.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>31.57</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>31.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
         <v>26.4</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
         <v>549.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>739.5</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>