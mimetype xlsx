--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,74 +149,50 @@
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Gholdhuguri W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/02139/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Ghol Digrui W/S. Sch. Zone-I PH-I</t>
   </si>
   <si>
     <t>BILL/02733/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/000186/2022-2023</t>
   </si>
   <si>
     <t>779/ED</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>TRIO CONCERN</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Gholedigrui w/s scheme, Zone- I, T.W. No.-III, Dist.-Hooghly under PHE Dte. Application No- 5004475357 Reference ID- 503799179 SM Code- 13334</t>
@@ -270,50 +246,68 @@
     <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room &amp; boundary wall for GHOLDIGRUI ZONE-I Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000291/2024-2025</t>
   </si>
   <si>
     <t>3670/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>GHOL DIGRUI (ZONE-I) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block, District:- Hooghly [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>1273/HUG</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBATHAKURANICHAK PWSS -3 no¿s (2) DHARAMPUR PWSS- 3 no¿s (3) MAHISGHOT PWSS(Z-I)- 3no¿s (4) MAINAN PWSS- 2 no¿s (5) GHOLDIGRUI PWSS(Z-I)- 3no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002305/2024-2025</t>
+  </si>
+  <si>
+    <t>1155/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1159,465 +1153,465 @@
       <c r="H8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>10.43</v>
+        <v>22.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>22.03</v>
+        <v>6.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>6.98</v>
+        <v>31.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>43.57</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>31.57</v>
+        <v>31.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>13.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>42.53</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>31.59</v>
+        <v>26.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="P13" s="4">
-        <v>26.4</v>
+        <v>549.14</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>506.36</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>92.21</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>549.14</v>
+        <v>0.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>739.5</v>
+        <v>730.05</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>555.55</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>76.1</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>