--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,95 @@
     <t>1273/HUG</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBATHAKURANICHAK PWSS -3 no¿s (2) DHARAMPUR PWSS- 3 no¿s (3) MAHISGHOT PWSS(Z-I)- 3no¿s (4) MAINAN PWSS- 2 no¿s (5) GHOLDIGRUI PWSS(Z-I)- 3no¿s</t>
   </si>
   <si>
     <t>ORD/002305/2024-2025</t>
   </si>
   <si>
     <t>1155/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Gholdigrui Zone-I T/W-III W/S scheme under Electrical Division PHE Dte. (SM/13334)</t>
+  </si>
+  <si>
+    <t>BILL/01265/2024-2025</t>
+  </si>
+  <si>
+    <t>C032555994400</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Security Deposit for Gholdiguri water supply scheme, Zone-I,TW NO-IV (NEAR JASAR HEALTH CENTER)</t>
+  </si>
+  <si>
+    <t>BILL/01016/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/002467/2023-2024</t>
+  </si>
+  <si>
+    <t>328/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,70 +741,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1544,87 +1589,268 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>0.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P15" s="4">
+        <v>21.46</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.43</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>5</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>765.9</v>
+      </c>
+      <c r="P18" s="8">
+        <v>555.55</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>72.54</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>