--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,267 +92,267 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Pursura</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Ghol Digrui (Zone-I) Piped Water Supply Scheme, Block- Pursura, District-Hooghly</t>
   </si>
   <si>
     <t>SM/13334</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>GHOL DIGRUI (ZONE-I) Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>1273/HUG</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>DOULPHINE ENTERPRISE (RANJIT KHANRA)</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000186/2022-2023</t>
+  </si>
+  <si>
+    <t>779/ED</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>TRIO CONCERN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000467/2023-2024</t>
   </si>
   <si>
     <t>3057/17/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000229/2022-2023</t>
   </si>
   <si>
     <t>127/09/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>RTOR000089/2023-2024</t>
   </si>
   <si>
     <t>1263/4/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Gholdhuguri W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/02139/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Ghol Digrui W/S. Sch. Zone-I PH-I</t>
   </si>
   <si>
     <t>BILL/02733/2023-2024</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>TRIO CONCERN</t>
+    <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GHOLDIGRUI (ZONE-II) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000810/2023-2024</t>
+  </si>
+  <si>
+    <t>591/HUG</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 3rd tube-well by D.R. Rig method ,Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GHOLDIGRUI (ZONE-I) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000885/2023-2024</t>
+  </si>
+  <si>
+    <t>809/HUG</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room &amp; boundary wall for GHOLDIGRUI ZONE-I Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000291/2024-2025</t>
+  </si>
+  <si>
+    <t>3670/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Ghol Digrui water supply scheme, Zone-I, T.W. No. III, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/002467/2023-2024</t>
+  </si>
+  <si>
+    <t>328/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBATHAKURANICHAK PWSS -3 no¿s (2) DHARAMPUR PWSS- 3 no¿s (3) MAHISGHOT PWSS(Z-I)- 3no¿s (4) MAINAN PWSS- 2 no¿s (5) GHOLDIGRUI PWSS(Z-I)- 3no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002305/2024-2025</t>
+  </si>
+  <si>
+    <t>1155/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/06/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Gholedigrui w/s scheme, Zone- I, T.W. No.-III, Dist.-Hooghly under PHE Dte. Application No- 5004475357 Reference ID- 503799179 SM Code- 13334</t>
   </si>
   <si>
     <t>BILL/02304/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-596</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
-    <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GHOLDIGRUI (ZONE-II) Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Gholdigrui Zone-I T/W-III W/S scheme under Electrical Division PHE Dte. (SM/13334)</t>
   </si>
   <si>
     <t>BILL/01265/2024-2025</t>
   </si>
   <si>
     <t>C032555994400</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>Security Deposit for Gholdiguri water supply scheme, Zone-I,TW NO-IV (NEAR JASAR HEALTH CENTER)</t>
   </si>
   <si>
     <t>BILL/01016/2025-2026</t>
   </si>
   <si>
     <t>30/07/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -881,932 +881,932 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.63</v>
+        <v>549.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>506.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.34</v>
+        <v>22.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.62</v>
+        <v>15.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.77</v>
+        <v>22.34</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>5.99</v>
+        <v>13.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>55</v>
+      </c>
+      <c r="L8" s="4">
+        <v>123</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>22.03</v>
+        <v>3.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>59</v>
+      </c>
+      <c r="L9" s="4">
+        <v>171</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>6.98</v>
+        <v>5.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>31.57</v>
       </c>
       <c r="Q10" s="4">
         <v>13.75</v>
       </c>
       <c r="R10" s="4">
         <v>43.57</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
         <v>31.59</v>
       </c>
       <c r="Q11" s="4">
         <v>13.44</v>
       </c>
       <c r="R11" s="4">
         <v>42.53</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>26.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>549.14</v>
+        <v>10.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>506.36</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>92.21</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>0.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="P15" s="4">
-        <v>21.46</v>
+        <v>6.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>42151</v>
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="P16" s="4">
-        <v>3.96</v>
+        <v>21.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>97</v>
+      </c>
+      <c r="L17" s="4">
+        <v>42151</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>10.43</v>
+        <v>3.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>765.9</v>