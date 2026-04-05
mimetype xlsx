--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,68 +216,50 @@
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at POL (2Nos.), MOSTAFAPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000222/2024-2025</t>
   </si>
   <si>
     <t>3434/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>DIBYENDU DHARA</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MOSTAFAPUR water supply scheme, TW No. III, Block: Khanakul-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003097/2024-2025</t>
   </si>
   <si>
     <t>483/ED</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -684,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1207,54 +1189,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>5743.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>90.27</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1294,199 +1276,140 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>14.8</v>
+        <v>11.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>5891.69</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>