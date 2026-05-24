--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,156 +128,135 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000469/2023-2024</t>
   </si>
   <si>
     <t>3057/15/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>1234/43/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Mostafapur water supply scheme, T.W. No. I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte</t>
+    <t>Quotation of New Service Connection for Mostafapur w/s scheme,TW No-II Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/13333) Application No-5004151915 Reference Id-503634018</t>
+  </si>
+  <si>
+    <t>BILL/01590/2024-2025</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Mostafapur w/s Scheme,PH No-I Block-Khanakul-II District-Hooghly under Electrical Division,PHE Dte.(SM/13333) Application No-5004136071 Reference Id-503627505.</t>
+  </si>
+  <si>
+    <t>BILL/00709/2024-2025</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at POL (2Nos.), MOSTAFAPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000222/2024-2025</t>
+  </si>
+  <si>
+    <t>3434/HUG</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>DIBYENDU DHARA</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MOSTAFAPUR water supply scheme, TW No. III, Block: Khanakul-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
-    <t>ORD/002465/2023-2024</t>
-[...82 lines deleted...]
-  <si>
     <t>ORD/003097/2024-2025</t>
   </si>
   <si>
     <t>483/ED</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
+  </si>
+  <si>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of MOSTAFAPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2024-2025</t>
+  </si>
+  <si>
+    <t>3528/HUG</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -983,433 +962,370 @@
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4">
+        <v>357</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.9</v>
+        <v>8.49</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="L7" s="4">
-        <v>357</v>
+        <v>211</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>8.49</v>
+        <v>3.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4">
-[...2 lines deleted...]
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.42</v>
+        <v>47.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>5743.06</v>
+        <v>11.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>47.26</v>
+        <v>32.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>12.06</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>159.05</v>
+      </c>
+      <c r="P11" s="8">
+        <v>3.9</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>2.45</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>