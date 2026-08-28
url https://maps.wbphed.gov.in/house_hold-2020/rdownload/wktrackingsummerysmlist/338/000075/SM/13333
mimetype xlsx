--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,171 +92,246 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-II</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Mostafapur Piped Water Supply Scheme, Block-Khanakul-II, District-Hooghly</t>
   </si>
   <si>
     <t>SM/13333</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000184/2023-2024</t>
   </si>
   <si>
     <t>1385/55/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000469/2023-2024</t>
   </si>
   <si>
     <t>3057/15/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>1234/43/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Mostafapur water supply scheme, T.W. No. I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/002465/2023-2024</t>
+  </si>
+  <si>
+    <t>326/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>M.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at POL (2Nos.), MOSTAFAPUR (2Nos.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000222/2024-2025</t>
+  </si>
+  <si>
+    <t>3434/HUG</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>DIBYENDU DHARA</t>
+  </si>
+  <si>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of MOSTAFAPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2024-2025</t>
+  </si>
+  <si>
+    <t>3528/HUG</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Mostafapur w/s Scheme,PH No-I Block-Khanakul-II District-Hooghly under Electrical Division,PHE Dte.(SM/13333) Application No-5004136071 Reference Id-503627505.</t>
+  </si>
+  <si>
+    <t>BILL/00709/2024-2025</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Mostafapur w/s scheme,TW No-II Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/13333) Application No-5004151915 Reference Id-503634018</t>
   </si>
   <si>
     <t>BILL/01590/2024-2025</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...32 lines deleted...]
-    <t>DIBYENDU DHARA</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MOSTAFAPUR water supply scheme, TW No. III, Block: Khanakul-II, District - Hooghly under Electrical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/003097/2024-2025</t>
   </si>
   <si>
     <t>483/ED</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
   </si>
   <si>
-    <t>Sinking of 2 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of MOSTAFAPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ANIRUDDHA FARUQUE</t>
+    <t>Quotation of New Service Connection for Mostafapur w/s scheme,TW No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/13333) Application No-5004490359 Reference Id-503810053</t>
+  </si>
+  <si>
+    <t>BILL/03074/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation for New Service connection at MOSTAFAPUR water supply scheme TW No IV in Khanakul-I Block SM/13333</t>
+  </si>
+  <si>
+    <t>BILL/00850/2026-2027</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +720,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -785,547 +860,852 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.9</v>
+        <v>5743.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>69.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12.71</v>
+        <v>12.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>30.64</v>
+        <v>12.71</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>8.49</v>
+        <v>30.64</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>3.42</v>
+        <v>21.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>47.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>11.3</v>
+        <v>32.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>12.06</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>68</v>
+      </c>
+      <c r="L10" s="4">
+        <v>211</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>32.31</v>
+        <v>3.42</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>12.06</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4">
+        <v>357</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.49</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>20</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.3</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4">
+        <v>697</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.02</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.25</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>5947.08</v>
+      </c>
+      <c r="P16" s="8">
+        <v>73.01</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>1.23</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>