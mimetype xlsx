--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -242,90 +242,90 @@
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of Chingra Zone-I Piped Water Supply Scheme under Khanakul-II Block of ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>3658/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
-    <t>13/06/2025</t>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>M/S KAUSAR CONSTRUCTION</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) CHILADANGI PWSS- 2no's (2) PATUL PWSS -1 no's (3) RADHABALLAVPUR PWSS (Z-I)- 1 no's (4) RADHABALLAVPUR PWSS (Z-II)- 2 no's (5) UDAYPUR PWSS - 2no's, (6) UDNA PWSS - 2no's, (7) CHINRA PWSS (Z-I)- 1 no's, (8) CHINRA PWSS (Z-II)- 3 no's</t>
   </si>
   <si>
     <t>ORD/002745/2024-2025</t>
   </si>
   <si>
     <t>1153/Arg</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-I, CHINRA (Z-I AND II), ROUTHKHANA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>721/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1296,54 +1296,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="4">
         <v>20.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>50.95</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1359,54 +1359,54 @@
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>5743.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>77.58</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>1.35</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1428,101 +1428,105 @@
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>16.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>14.8</v>
+        <v>0.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
@@ -1541,91 +1545,91 @@
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>0.98</v>
+        <v>64.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>5845</v>
+        <v>5894.43</v>
       </c>
       <c r="P15" s="8">
-        <v>88.01</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>1.51</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>