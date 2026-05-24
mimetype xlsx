--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,77 +203,56 @@
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chinra water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3,Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000184/2022-2023</t>
   </si>
   <si>
     <t>777/ED</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
-    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+    <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of Chingra Zone-I Piped Water Supply Scheme under Khanakul-II Block of ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
-[...19 lines deleted...]
-  <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>3658/HUG</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>M/S KAUSAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) CHILADANGI PWSS- 2no's (2) PATUL PWSS -1 no's (3) RADHABALLAVPUR PWSS (Z-I)- 1 no's (4) RADHABALLAVPUR PWSS (Z-II)- 2 no's (5) UDAYPUR PWSS - 2no's, (6) UDNA PWSS - 2no's, (7) CHINRA PWSS (Z-I)- 1 no's, (8) CHINRA PWSS (Z-II)- 3 no's</t>
   </si>
   <si>
     <t>ORD/002745/2024-2025</t>
   </si>
   <si>
     <t>1153/Arg</t>
@@ -282,50 +261,68 @@
     <t>10/12/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-I, CHINRA (Z-I AND II), ROUTHKHANA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000841/2023-2024</t>
   </si>
   <si>
     <t>721/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,51 +733,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1296,54 +1293,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="4">
         <v>20.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.95</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1356,280 +1353,280 @@
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>5743.06</v>
+        <v>16.1</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>16.1</v>
+        <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.98</v>
+        <v>64.23</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>14.27</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>22.21</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>64.23</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
-        <v>5894.43</v>
+        <v>152.32</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>24.7</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>16.22</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>