--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,249 +80,288 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED CHINRA (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/13325</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chinra water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000184/2022-2023</t>
+  </si>
+  <si>
+    <t>777/ED</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED CHINRA (ZONE-I) PIPED WATER SUPPLY SCHEME IN KHANAKUL-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2023-2024</t>
   </si>
   <si>
     <t>1385/45/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000414/2023-2024</t>
   </si>
   <si>
     <t>3059/43/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
   </si>
   <si>
     <t>1234/39/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHINRA PIPED W/S SCHEME, Zone - I, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000146/2024-2025</t>
   </si>
   <si>
     <t>1169/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>GOENKA ENTERPRISE</t>
+    <t>Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of Chingra Zone-I Piped Water Supply Scheme under Khanakul-II Block of ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>3658/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>M/S KAUSAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) CHILADANGI PWSS- 2no's (2) PATUL PWSS -1 no's (3) RADHABALLAVPUR PWSS (Z-I)- 1 no's (4) RADHABALLAVPUR PWSS (Z-II)- 2 no's (5) UDAYPUR PWSS - 2no's, (6) UDNA PWSS - 2no's, (7) CHINRA PWSS (Z-I)- 1 no's, (8) CHINRA PWSS (Z-II)- 3 no's</t>
+  </si>
+  <si>
+    <t>ORD/002745/2024-2025</t>
+  </si>
+  <si>
+    <t>1153/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 4 nos. tube-well (300 X 200 mm) by D.R. Rig method at HIRAPUR Z-I, CHINRA (Z-I AND II), ROUTHKHANA Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>721/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Chingra w/s scheme, Zone- I, T.W. No.-2, Dist.-Hooghly under PHE Dte. Application No- 5004201533 Reference ID- 503652893 SM Code- 13325</t>
   </si>
   <si>
     <t>BILL/00821/2024-2025</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Chinra w/s Scheme,Zone-I,PH No-III Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/13325) Application No-5004308863 Reference Id-503700260</t>
   </si>
   <si>
     <t>BILL/02035/2024-2025</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>Quotation for Shifting Existing LT Structure at Chinra w/s Scheme,Zone-I,PH No-I Block-Khanakul-II Dist-Hooghly under Electrical Division,PHE Dte.(SM/13325).Application No-100000121107 Reference Id-860315657</t>
   </si>
   <si>
     <t>BILL/02094/2024-2025</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chinra water supply scheme, Zone-I, T.W. No.- I &amp; II, Block: Khanakul-II, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...95 lines deleted...]
-    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -851,795 +890,921 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8.35</v>
+        <v>20.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>8.35</v>
+        <v>5743.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>65.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.14</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>14.42</v>
+        <v>8.35</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>8.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.33</v>
+        <v>14.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>3.75</v>
+        <v>10.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.63</v>
+        <v>16.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>20.48</v>
+        <v>0.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>50.95</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>16.1</v>
+        <v>64.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.27</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>22.21</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>87</v>
+      </c>
+      <c r="L13" s="4">
+        <v>223</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>64.23</v>
+        <v>3.33</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.27</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>22.21</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>91</v>
+      </c>
+      <c r="L14" s="4">
+        <v>510</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>3.75</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4">
+        <v>548</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="P15" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>20</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>5910.18</v>
+      </c>
+      <c r="P17" s="8">
+        <v>90.44</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>1.53</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>