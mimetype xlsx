--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,71 +195,50 @@
     <t>19/03/2024</t>
   </si>
   <si>
     <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000551/2023-2024</t>
   </si>
   <si>
     <t>3168/HUG</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1185,150 +1164,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>5743.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>5839.71</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>