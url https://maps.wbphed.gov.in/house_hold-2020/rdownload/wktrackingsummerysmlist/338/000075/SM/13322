--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,74 +171,50 @@
     <t>1263/1/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Marakhana w/sScheme,Zone-II,PH No-II Block-Khanakul-II Dist-Hooghly under Electrical division,PHE Dte.(SM/13322). Application No-5004325249, Reference Id-503707789</t>
   </si>
   <si>
     <t>BILL/01406/2024-2025</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Marakhana w/s Scheme,Zone-II,Ph No-I Block-Khanakul-II Dist-Hooghly under ED,PHE Dte.(SM/13322) Application No-5004011194 Reference Id-503561404</t>
   </si>
   <si>
     <t>BILL/06480/2023-2024</t>
   </si>
   <si>
     <t>19/03/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1101,150 +1077,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>3.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>96.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>