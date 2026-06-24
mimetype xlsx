--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,95 @@
     <t>1263/1/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Marakhana w/sScheme,Zone-II,PH No-II Block-Khanakul-II Dist-Hooghly under Electrical division,PHE Dte.(SM/13322). Application No-5004325249, Reference Id-503707789</t>
   </si>
   <si>
     <t>BILL/01406/2024-2025</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Marakhana w/s Scheme,Zone-II,Ph No-I Block-Khanakul-II Dist-Hooghly under ED,PHE Dte.(SM/13322) Application No-5004011194 Reference Id-503561404</t>
   </si>
   <si>
     <t>BILL/06480/2023-2024</t>
   </si>
   <si>
     <t>19/03/2024</t>
+  </si>
+  <si>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1077,87 +1122,213 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P8" s="4">
         <v>3.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5743.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>79.33</v>
+      </c>
+      <c r="R9" s="4">
+        <v>1.38</v>
+      </c>
+      <c r="S9" s="4">
+        <v>50</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>5854.52</v>
+      </c>
+      <c r="P11" s="8">
+        <v>79.33</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.35</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>