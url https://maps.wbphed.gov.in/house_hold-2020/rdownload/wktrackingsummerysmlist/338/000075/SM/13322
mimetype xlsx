--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -119,126 +119,126 @@
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3</t>
   </si>
   <si>
     <t>ORD/000189/2022-2023</t>
   </si>
   <si>
     <t>782/ED</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>S.G. TECHNICAL SERVICES</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2023-2024</t>
   </si>
   <si>
     <t>1385/38/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000385/2023-2024</t>
   </si>
   <si>
     <t>3057/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000086/2023-2024</t>
   </si>
   <si>
     <t>1263/1/Hug</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
+    <t>Quotation of New Service Connection for Marakhana w/s Scheme,Zone-II,Ph No-I Block-Khanakul-II Dist-Hooghly under ED,PHE Dte.(SM/13322) Application No-5004011194 Reference Id-503561404</t>
+  </si>
+  <si>
+    <t>BILL/06480/2023-2024</t>
+  </si>
+  <si>
+    <t>19/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Marakhana w/sScheme,Zone-II,PH No-II Block-Khanakul-II Dist-Hooghly under Electrical division,PHE Dte.(SM/13322). Application No-5004325249, Reference Id-503707789</t>
   </si>
   <si>
     <t>BILL/01406/2024-2025</t>
   </si>
   <si>
     <t>31/07/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/001929/2024-2025</t>
   </si>
   <si>
     <t>463/HUG</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -851,410 +851,410 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.02</v>
+        <v>5743.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>79.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.38</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>12.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>41.15</v>
+        <v>12.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.6</v>
+        <v>41.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4">
         <v>901</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>3.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4">
+        <v>350</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5743.06</v>
+        <v>7.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>79.33</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.38</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>14.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>