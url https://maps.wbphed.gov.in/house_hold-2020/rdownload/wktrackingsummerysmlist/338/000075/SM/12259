--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,74 +162,50 @@
     <t>09/11/2023</t>
   </si>
   <si>
     <t>Ground Water Based Piped Water Supply Schemes (PWSS) under POLBA-DADPUR Block at DALIMBA, GHATAMPUR, HASNAN, KAMRAI, KUCHPALA, PATUL, UTTAR BABNAN (ZONE-I) &amp; UTTAR BABNAN (ZONE-II) Mouzas including Construction of different capacities R.C.C. Over Head Reservoirs (OHRs), Sinking of Tube Wells, Laying Distribution Systems (LDS), Laying Rising Main Interconnection pipelines, providing Functional Household Tap Connections (FHTCs), Construction of Switch Rooms, Boundary Walls etc. under Hooghly Division P.H.E. Dte. in connection with JJM.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000811/2022-2023</t>
   </si>
   <si>
     <t>955/HUG</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>GREEN ROYAL INFRA CON PVT LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>CINZANO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1019,164 +995,101 @@
       <c r="I7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>3672.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>340.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="S7" s="4">
         <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>3717.07</v>
+      </c>
+      <c r="P8" s="8">
+        <v>340.16</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>9.15</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>