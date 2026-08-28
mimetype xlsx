--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,132 +80,156 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Polba-Dadpur</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>PATUL W/S SCHEME UNDER POLBA-DADPUR BLOCK</t>
+  </si>
+  <si>
+    <t>SM/12259</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Patul water supply scheme, T.W. No. I &amp; II, Block: Polba-Dadpur, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000091/2022-2023</t>
+  </si>
+  <si>
+    <t>3473/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>PATUL W/S SCHEME UNDER POLBA-DADPUR BLOCK</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Ground Water Based Piped Water Supply Schemes (PWSS) under POLBA-DADPUR Block at DALIMBA, GHATAMPUR, HASNAN, KAMRAI, KUCHPALA, PATUL, UTTAR BABNAN (ZONE-I) &amp; UTTAR BABNAN (ZONE-II) Mouzas including Construction of different capacities R.C.C. Over Head Reservoirs (OHRs), Sinking of Tube Wells, Laying Distribution Systems (LDS), Laying Rising Main Interconnection pipelines, providing Functional Household Tap Connections (FHTCs), Construction of Switch Rooms, Boundary Walls etc. under Hooghly Division P.H.E. Dte. in connection with JJM.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000811/2022-2023</t>
+  </si>
+  <si>
+    <t>955/HUG</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>GREEN ROYAL INFRA CON PVT LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000232/2023-2024</t>
   </si>
   <si>
     <t>1386/11/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2023-2024</t>
   </si>
   <si>
     <t>1264/7/HUG</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation Bill for New Service Connection at Patul W/S. Sch. TW-II</t>
+  </si>
+  <si>
+    <t>BILL/04201/2023-2024</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Patul W/S. Sch. TW-I</t>
   </si>
   <si>
     <t>BILL/04133/2023-2024</t>
   </si>
   <si>
     <t>01/11/2023</t>
-  </si>
-[...34 lines deleted...]
-    <t>GREEN ROYAL INFRA CON PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -734,362 +758,425 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.46</v>
+        <v>20.51</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>18.31</v>
+        <v>3672.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>272.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>7.42</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.36</v>
+        <v>13.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>7.87</v>
+        <v>18.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4">
+        <v>402</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>3672.07</v>
+        <v>7.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>340.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>9.26</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4">
+        <v>386</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5.36</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>3737.58</v>
+      </c>
+      <c r="P9" s="8">
+        <v>272.31</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>7.29</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>