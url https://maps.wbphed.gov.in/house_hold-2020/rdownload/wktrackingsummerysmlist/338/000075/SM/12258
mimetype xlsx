--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,153 +80,153 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Polba-Dadpur</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>KAMRAI PIPED W/S SCHEME UNDER POLBA-DADPUR BLOCK</t>
+  </si>
+  <si>
+    <t>SM/12258</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Kamrai water supply scheme, T.W. No. I &amp; II, Block: Polba-Dadpur, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>3467/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>KAMRAI PIPED W/S SCHEME UNDER POLBA-DADPUR BLOCK</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Ground Water Based Piped Water Supply Schemes (PWSS) under POLBA-DADPUR Block at DALIMBA, GHATAMPUR, HASNAN, KAMRAI, KUCHPALA, PATUL, UTTAR BABNAN (ZONE-I) &amp; UTTAR BABNAN (ZONE-II) Mouzas including Construction of different capacities R.C.C. Over Head Reservoirs (OHRs), Sinking of Tube Wells, Laying Distribution Systems (LDS), Laying Rising Main Interconnection pipelines, providing Functional Household Tap Connections (FHTCs), Construction of Switch Rooms, Boundary Walls etc. under Hooghly Division P.H.E. Dte. in connection with JJM.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000811/2022-2023</t>
+  </si>
+  <si>
+    <t>955/HUG</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>GREEN ROYAL INFRA CON PVT LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000250/2023-2024</t>
   </si>
   <si>
     <t>1386/29/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>1264/5/HUG</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation for new service connection at KAMRAI water supply scheme (SM/12258), T/W No. - II, Vill. &amp; P.O. - KAMRAI, Dist. - Hooghly. Ref. Id. - 503562460, Dated - 16-02-2024, Application No. - 5004013396</t>
   </si>
   <si>
     <t>BILL/06157/2023-2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at KAMRAI water supply scheme (SM/12258), T/W No. - I, Vill. &amp; P.O. - KAMRAI, Dist. - Hooghly. Ref. Id. - 503562461, Dated - 16-02-2024, Application No. - 5004013365,</t>
   </si>
   <si>
     <t>BILL/06156/2023-2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>GREEN ROYAL INFRA CON PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -755,412 +755,412 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.16</v>
+        <v>22.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>11.27</v>
+        <v>3672.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>102.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.78</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>22.37</v>
+        <v>5.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.35</v>
+        <v>11.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>9.09</v>
+        <v>0.35</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4">
+        <v>795</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3672.07</v>
+        <v>9.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>3720.31</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>124.1</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>