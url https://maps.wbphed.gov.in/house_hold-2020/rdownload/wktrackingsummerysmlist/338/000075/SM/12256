--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,171 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>HOOGHLY</t>
+  </si>
+  <si>
+    <t>Dhaniakhali</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>LOKABATI PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
+  </si>
+  <si>
+    <t>SM/12256</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000267/2023-2024</t>
+  </si>
+  <si>
+    <t>1386/46/Hug</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000523/2023-2024</t>
+  </si>
+  <si>
+    <t>3059/37/Hug</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>RTOR000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1264/14/HUG</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Lokabati PH__II Water supply Scheme</t>
+  </si>
+  <si>
+    <t>BILL/05987/2023-2024</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Lokabati PH__I Water supply Scheme</t>
+  </si>
+  <si>
+    <t>BILL/05988/2023-2024</t>
+  </si>
+  <si>
+    <t>RUDRANI, BARUL, CHALUA, LOKABATI ,KHAJURDAHA, SIMLA, CHAUTARA, KUMRUL, KANAJOLI, KAMALPUR &amp; DURGAPUR Piped Water Supply Schemes with T.W, SWITCH ROOM , BOLTNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at DHANIAKHALI Block under CHINSURAH Sub-Division Under Hooghly Division PHE Dte. in connection wih JJM..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2494/HUG</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>S. P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Lokabati water supply scheme, T.W. No. I &amp; II, Block: Dhaniakhali, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000087/2022-2023</t>
+  </si>
+  <si>
+    <t>3469/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +271,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +624,624 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="4">
+        <v>19.93</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" s="4">
+        <v>19.93</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P5" s="4">
+        <v>42.75</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="4">
+        <v>724</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P6" s="4">
+        <v>17.53</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="4">
+        <v>725</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5872.33</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>30</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P9" s="4">
+        <v>22.4</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>75</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>5999.56</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>