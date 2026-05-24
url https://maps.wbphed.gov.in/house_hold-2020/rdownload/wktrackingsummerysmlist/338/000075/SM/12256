--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1084,54 +1084,54 @@
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>5872.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>371.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.32</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1181,54 +1181,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>5999.56</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>371.19</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>6.19</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>