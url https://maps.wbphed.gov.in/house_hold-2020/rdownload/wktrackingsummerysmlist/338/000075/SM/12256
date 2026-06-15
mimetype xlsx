--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>S. P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Lokabati water supply scheme, T.W. No. I &amp; II, Block: Dhaniakhali, District - Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/000087/2022-2023</t>
   </si>
   <si>
     <t>3469/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Dhaniakhali Block (Part-III) in the District of Hooghly under Chinsurah Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002233/2024-2025</t>
+  </si>
+  <si>
+    <t>407/CH</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1161,87 +1179,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>22.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.2</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>79</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>6003.76</v>
+      </c>
+      <c r="P11" s="8">
+        <v>371.19</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>6.18</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>