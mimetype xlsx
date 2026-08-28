--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,162 +80,162 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Dhaniakhali</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>LOKABATI PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
+  </si>
+  <si>
+    <t>SM/12256</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Lokabati water supply scheme, T.W. No. I &amp; II, Block: Dhaniakhali, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/000087/2022-2023</t>
+  </si>
+  <si>
+    <t>3469/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>INDRANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>LOKABATI PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>RUDRANI, BARUL, CHALUA, LOKABATI ,KHAJURDAHA, SIMLA, CHAUTARA, KUMRUL, KANAJOLI, KAMALPUR &amp; DURGAPUR Piped Water Supply Schemes with T.W, SWITCH ROOM , BOLTNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of OHR with 20 mtr. staging height including Soil Investigation work at DHANIAKHALI Block under CHINSURAH Sub-Division Under Hooghly Division PHE Dte. in connection wih JJM..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2494/HUG</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>S. P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000267/2023-2024</t>
   </si>
   <si>
     <t>1386/46/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000523/2023-2024</t>
   </si>
   <si>
     <t>3059/37/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>1264/14/HUG</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Lokabati PH__II Water supply Scheme</t>
   </si>
   <si>
     <t>BILL/05987/2023-2024</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Lokabati PH__I Water supply Scheme</t>
   </si>
   <si>
     <t>BILL/05988/2023-2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>INDRANI ENTERPRISE</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Dhaniakhali Block (Part-III) in the District of Hooghly under Chinsurah Sub Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002233/2024-2025</t>
   </si>
   <si>
     <t>407/CH</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -782,476 +782,476 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.93</v>
+        <v>22.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>5872.33</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>371.19</v>
+      </c>
+      <c r="R4" s="4">
+        <v>6.32</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>42.75</v>
+        <v>19.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>17.53</v>
+        <v>19.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>4.7</v>
+        <v>42.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>55</v>
+      </c>
+      <c r="L8" s="4">
+        <v>724</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>5872.33</v>
+        <v>17.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>371.19</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>6.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4">
+        <v>725</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>22.4</v>
+        <v>4.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>4.2</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>