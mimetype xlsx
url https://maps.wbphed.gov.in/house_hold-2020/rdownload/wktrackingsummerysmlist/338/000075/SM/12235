--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,71 +255,50 @@
     <t>30/06/2025</t>
   </si>
   <si>
     <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000551/2023-2024</t>
   </si>
   <si>
     <t>3168/HUG</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MACKINTOSH BURN LIMITED</t>
-  </si>
-[...19 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1426,150 +1405,87 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>5743.06</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>5982.07</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>