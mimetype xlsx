--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,74 +231,50 @@
     <t>BILL/01652/2024-2025</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Natibpur water supply scheme, T.W. No. I &amp; II, Block: Khanakul-II, District - Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3,Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000089/2022-2023</t>
   </si>
   <si>
     <t>3471/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>30/06/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1342,150 +1318,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>21.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>239.02</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>