--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,95 @@
     <t>BILL/01652/2024-2025</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Natibpur water supply scheme, T.W. No. I &amp; II, Block: Khanakul-II, District - Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3,Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000089/2022-2023</t>
   </si>
   <si>
     <t>3471/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/001929/2024-2025</t>
+  </si>
+  <si>
+    <t>463/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1318,87 +1363,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>21.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5743.06</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>245.84</v>
+      </c>
+      <c r="R12" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="S12" s="4">
+        <v>50</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>20</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>5996.88</v>
+      </c>
+      <c r="P14" s="8">
+        <v>245.84</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>4.1</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>