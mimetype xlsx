--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,60 +80,111 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Khanakul-II</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED NATIBPUR PIPED WATER SUPPLY SCHEME IN KHANAKUL-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/12235</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Natibpur water supply scheme, T.W. No. I &amp; II, Block: Khanakul-II, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000089/2022-2023</t>
+  </si>
+  <si>
+    <t>3471/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>BARMAN ROY TRADERS</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED NATIBPUR PIPED WATER SUPPLY SCHEME IN KHANAKUL-II BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>NATIBPUR, ROUTHKHANA, HIRAPUR(ZONE-I), HIRAPUR(ZONE-II) , HAYATPUR, MOSTAFAPUR, CHINRA(ZONE-I), CHTNRA( ZONE-I), MARAKHANA(ZONE-I), MARAKHANA(ZONE-II) Piped Water Supply Scheme with T.W, SWITCH ROOM, BOUNDARY WALL, RISING MAIN, LDS, FHTC &amp; Construction of different capacity OHR with 20 mtr. staging height including Soil Investigation work at KHANAKUL-II Block under ARAMBAGH Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Khanakul 2 Block Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3168/HUG</t>
+  </si>
+  <si>
+    <t>19/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000180/2023-2024</t>
   </si>
   <si>
     <t>1385/51/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000468/2023-2024</t>
   </si>
   <si>
     <t>3057/16/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
@@ -161,144 +212,93 @@
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>BIMAL KUMAR HALDER</t>
   </si>
   <si>
     <t>Construction of 3 nos.5.4 m X 3.6 m Switch Room with Sanitary and Water Supply arrangement , Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution at Proposed Tube Well Site of NATIBPUR KRISHNANAGAR Zone-I , RASULPUR W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000405/2024-2025</t>
   </si>
   <si>
     <t>3782/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>MA TARA CONSTRUCTION (SATYAJIT BANIK)</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for NATIBPUR PIPED W/S SCHEME, T.W. No. III, Block: Khanakul - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000167/2024-2025</t>
   </si>
   <si>
     <t>1190/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>BARMAN ROY TRADERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Money depostion for new service connection at Natibpur pwss, P.H No-I, Dist- Hooghly uned ED, PHED. App. No.-5004020953 SM/12235</t>
   </si>
   <si>
     <t>BILL/02301/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-598</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Natibpur w/s scheme, T.W. No.-II, Dist.-Hooghly under PHE Dte. Application No- 5004216541 Reference ID- 503658560 SM Code-12235</t>
   </si>
   <si>
     <t>BILL/01652/2024-2025</t>
   </si>
   <si>
     <t>21/08/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute house hold by verification through electric connection or any other unique documents and making error free database in different pipe water supply scheme under Khanakul I &amp; II Block in the District of Hooghly under Arambagh Sub Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/001929/2024-2025</t>
   </si>
   <si>
     <t>463/HUG</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -848,654 +848,654 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.76</v>
+        <v>21.9</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>19.76</v>
+        <v>5743.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>245.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>47.19</v>
+        <v>19.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>48.47</v>
+        <v>19.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>55.13</v>
+        <v>47.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>10.47</v>
+        <v>48.47</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>8.56</v>
+        <v>55.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>7.79</v>
+        <v>10.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>21.9</v>
+        <v>8.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4">
+        <v>410</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>5743.06</v>
+        <v>7.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>245.84</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>4.28</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>14.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>