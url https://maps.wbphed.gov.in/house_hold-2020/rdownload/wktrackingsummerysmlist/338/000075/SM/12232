--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -928,54 +928,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>502.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>87.56</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>17.43</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1210,54 +1210,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>604.65</v>
       </c>
       <c r="P10" s="8">
-        <v>87.56</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>14.48</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>