--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>3494/ED</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>Laying Distribution main by HDD process with HDPE pipe at Mayapur Z1, Kelepara, Krishnanagar Z1 &amp; Z2 W/S Schme under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000228/2024-2025</t>
   </si>
   <si>
     <t>3438/HUG</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>MS PRADIP KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002302/2024-2025</t>
+  </si>
+  <si>
+    <t>1156/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -928,54 +946,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>502.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.43</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1190,87 +1208,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>15.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>99</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>605.63</v>
+      </c>
+      <c r="P11" s="8">
+        <v>87.56</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>14.46</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>