--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -80,201 +80,201 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Pursura</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED KELEPARA PIPED WATER SUPPLY SCHEME IN PURSURA BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
+  </si>
+  <si>
+    <t>SM/12232</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Kelepara water supply scheme, T.W. No.- I &amp; II, Block: Pursura, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000158/2022-2023</t>
+  </si>
+  <si>
+    <t>3494/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED KELEPARA PIPED WATER SUPPLY SCHEME IN PURSURA BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>KELEPARA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block of Arambag Sub-Division, PHE Dte. [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000262/2023-2024</t>
+  </si>
+  <si>
+    <t>2236/HUG</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>M/S R K ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000450/2023-2024</t>
   </si>
   <si>
     <t>3057/24/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000227/2022-2023</t>
   </si>
   <si>
     <t>127/33/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
-    <t>KELEPARA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC, Construction of 250 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls at different TW site under PURSURAH Block of Arambag Sub-Division, PHE Dte. [NEW SCHEME]</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for KELEPARA PIPED W/S SCHEME, T.W. No. III, Block: Pursurah, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Howrah mechanical Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>1188/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>PADMA ENGINEERING CO.</t>
+    <t>Laying Distribution main by HDD process with HDPE pipe at Mayapur Z1, Kelepara, Krishnanagar Z1 &amp; Z2 W/S Schme under Arambagh Sub Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000228/2024-2025</t>
+  </si>
+  <si>
+    <t>3438/HUG</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>MS PRADIP KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GHOLDGRUI PWSS(Z-II)- 3no¿s, (2) KELEPARA PWSS- 2 no¿s, (3) RASULPUR PWSS- 5 no¿s, (4) BHANGAMORA PWSS- 1 no¿s, (5) SHYAMPUR PWSS(Z-III)- 2 no¿s, (6) GOPALDAHA PWSS- 1 no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002302/2024-2025</t>
+  </si>
+  <si>
+    <t>1156/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Kelepara T/W-II W/S scheme under Electrical Division PHE Dte. (SM/12232)</t>
   </si>
   <si>
     <t>BILL/01616/2024-2025</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...52 lines deleted...]
-    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -803,511 +803,511 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>20.47</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>40.69</v>
+        <v>502.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>502.36</v>
+        <v>10.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>87.56</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>17.43</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>40.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>3.67</v>
+        <v>10.74</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>20.47</v>
+        <v>15.93</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>15.93</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>70</v>
+      </c>
+      <c r="L10" s="4">
+        <v>375</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>0.98</v>
+        <v>3.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>605.63</v>