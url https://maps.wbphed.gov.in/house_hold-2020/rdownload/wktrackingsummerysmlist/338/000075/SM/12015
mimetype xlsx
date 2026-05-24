--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -889,54 +889,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>62.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>54.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>58.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>58.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1009,88 +1009,88 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>4.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>164.26</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>117.86</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>71.75</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>