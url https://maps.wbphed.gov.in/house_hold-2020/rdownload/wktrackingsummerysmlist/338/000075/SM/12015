--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -110,114 +110,114 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Preparation &amp; Improvement of foundation due to continuous comprehensive seepage after starting of excavation for raft foundation at Head Work Site of HARADITYA Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000434/2022-2023</t>
   </si>
   <si>
     <t>739/Arg</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>ANUP PAUL</t>
   </si>
   <si>
+    <t>Providing 1319 nos Functional Household Tap Connection (FHTC) within Haraditya &amp; Shyamgram Village of Haraditya Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Arambagh]</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000055/2022-2023</t>
+  </si>
+  <si>
+    <t>884/HUG</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>Providing 1301 nos Functional Household Tap Connection (FHTC) within Amgaon, Birati &amp; Chhandra Village of Haraditya Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Arambagh]</t>
+  </si>
+  <si>
+    <t>ORD/000056/2022-2023</t>
+  </si>
+  <si>
+    <t>885/HUG</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Internal Pathway at 2nd TW Site of HARADITYA Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000538/2022-2023</t>
+  </si>
+  <si>
+    <t>2739/HUG</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out portion of HARADITYA PWSS under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000106/2023-2024</t>
   </si>
   <si>
     <t>1426/HUG</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>GANESH RAY</t>
-  </si>
-[...43 lines deleted...]
-    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,244 +822,244 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>37.07</v>
+        <v>62.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>54.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.56</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>62.53</v>
+        <v>58.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>54.75</v>
+        <v>58.24</v>
       </c>
       <c r="R5" s="4">
-        <v>87.56</v>
+        <v>99.87</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>58.31</v>
+        <v>4.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>58.24</v>
+        <v>4.87</v>
       </c>
       <c r="R6" s="4">
-        <v>99.87</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.87</v>
+        <v>37.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.87</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>164.26</v>