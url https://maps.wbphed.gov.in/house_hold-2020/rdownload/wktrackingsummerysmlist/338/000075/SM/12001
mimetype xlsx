--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,50 +147,65 @@
     <t>07/12/2022</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>DREAM INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GANESHBATI PWSS-3nos (2) AMDOBA PWSS-2nos (3) BALI PWSS- 3nos (4) RADHABALLAVPUR PWSS- 3nos (5) RAMNAGAR PWSS-3 nos</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>818/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>799/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,51 +594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -742,54 +757,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>59.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>56.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.18</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -803,54 +818,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.16</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -864,101 +879,162 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.29</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>66.53</v>
+      </c>
+      <c r="P7" s="8">
+        <v>59.67</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>89.69</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>