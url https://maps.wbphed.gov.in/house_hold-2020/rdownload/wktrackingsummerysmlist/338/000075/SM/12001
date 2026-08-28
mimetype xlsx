--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,90 +89,90 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>RETROFITTING WORKS FOR PROVIDING FHTC WITHIN THE COMMAND AREA OF AMDOBA WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/12001</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Internal Pathway at 2nd TW Site of AMDOBA Water Supply Scheme under Arambagh Sub-Division, of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000534/2022-2023</t>
+  </si>
+  <si>
+    <t>2735/HUG</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>DREAM INFRASTRUCTURE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) within the command area of AMDOBA Water Supply Scheme Under Arambag Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000658/2022-2023</t>
   </si>
   <si>
     <t>155/HUG</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>07/03/2023</t>
   </si>
   <si>
     <t>AICH CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>DREAM INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) GANESHBATI PWSS-3nos (2) AMDOBA PWSS-2nos (3) BALI PWSS- 3nos (4) RADHABALLAVPUR PWSS- 3nos (5) RAMNAGAR PWSS-3 nos</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>818/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) AMDOBA PWSS (ii) BADANGANJ PWSS (iii) HAZIPUR PWSS (iv) ARANDI PWSS (v) MAYAPUR PWSS (vi) BULUNDI PWSS</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
@@ -754,60 +754,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>59.77</v>
+        <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>56.29</v>
+        <v>3.24</v>
       </c>
       <c r="R3" s="4">
-        <v>94.18</v>
+        <v>67.16</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -815,60 +815,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.83</v>
+        <v>59.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.24</v>
+        <v>56.29</v>
       </c>
       <c r="R4" s="4">
-        <v>67.16</v>
+        <v>94.18</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>