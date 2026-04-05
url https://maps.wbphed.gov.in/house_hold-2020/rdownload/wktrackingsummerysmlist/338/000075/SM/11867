--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -444,50 +444,68 @@
     <t>14/06/2024</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>Shifting of Pipeline in damaged portion including providing FHTC at the left out portions of Pritala area with restoration of village road damaged due to proiving FHTC in Bagnan Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000045/2024-2025</t>
   </si>
   <si>
     <t>547/CH</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Bagnan T/W-V W/S scheme under Electrical Division PHE Dte. (SM/11867)</t>
   </si>
   <si>
     <t>BILL/02294/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-599</t>
   </si>
   <si>
     <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in BELMURI GP of DHANIAKHALI Block.</t>
+  </si>
+  <si>
+    <t>ORD/000929/2023-2024</t>
+  </si>
+  <si>
+    <t>247/CH</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>SUNITI MAIRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2426,87 +2444,148 @@
       </c>
       <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P26" s="4">
         <v>5.92</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" s="7" t="s">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
         <v>144</v>
       </c>
-      <c r="B27" s="7"/>
-[...22 lines deleted...]
-      <c r="S27" s="8"/>
+      <c r="I27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P27" s="4">
+        <v>4.95</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>90</v>
+      </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>488.43</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:N27"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>