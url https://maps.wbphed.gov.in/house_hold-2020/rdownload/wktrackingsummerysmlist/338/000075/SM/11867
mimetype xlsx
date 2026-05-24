--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1057,54 +1057,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1118,54 +1118,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.12</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1179,54 +1179,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.76</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1240,54 +1240,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>21.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.33</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1301,54 +1301,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>75.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>37.57</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1362,54 +1362,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>103.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>102.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1824,54 +1824,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
         <v>85.47</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>81.31</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>95.13</v>
       </c>
       <c r="S16" s="4">
         <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1885,54 +1885,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P17" s="4">
         <v>19.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>119.8</v>
       </c>
       <c r="S17" s="4">
         <v>98</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1946,54 +1946,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P18" s="4">
         <v>8.61</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>16.78</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>194.8</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2007,54 +2007,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P19" s="4">
         <v>4.79</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>194.32</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2068,54 +2068,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
         <v>4.79</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>192.68</v>
       </c>
       <c r="S20" s="4">
         <v>95</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2129,54 +2129,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P21" s="4">
         <v>4.79</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>9.33</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>194.92</v>
       </c>
       <c r="S21" s="4">
         <v>95</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2190,54 +2190,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P22" s="4">
         <v>0.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>50</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2251,54 +2251,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
         <v>14.7</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>13.9</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>94.55</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2312,54 +2312,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P24" s="4">
         <v>4.79</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>97.95</v>
       </c>
       <c r="S24" s="4">
         <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2373,54 +2373,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P25" s="4">
         <v>4.79</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>98.78</v>
       </c>
       <c r="S25" s="4">
         <v>95</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2525,54 +2525,54 @@
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>488.43</v>
       </c>
       <c r="P28" s="8">
-        <v>0</v>
+        <v>375.73</v>
       </c>
       <c r="Q28" s="8">
-        <v>0</v>
+        <v>76.93</v>
       </c>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>