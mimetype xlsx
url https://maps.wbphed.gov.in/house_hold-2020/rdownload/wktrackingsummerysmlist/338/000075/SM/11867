--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -462,50 +462,62 @@
     <t>BILL/02294/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-599</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in BELMURI GP of DHANIAKHALI Block.</t>
   </si>
   <si>
     <t>ORD/000929/2023-2024</t>
   </si>
   <si>
     <t>247/CH</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>SUNITI MAIRA</t>
+  </si>
+  <si>
+    <t>Fuel consumption bill of Luxury Car / Ambassadar (BS-IV) for Official use of the Superintending Engineer, Mechanical Circle-I, PHE Dte. WB-19J-7094</t>
+  </si>
+  <si>
+    <t>BILL/02707/2025-2026</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2505,87 +2517,142 @@
       </c>
       <c r="N27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P27" s="4">
         <v>4.95</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>90</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="4"/>
+      <c r="M28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="P28" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>0</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>488.62</v>
+      </c>
+      <c r="P29" s="8">
+        <v>375.73</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>76.9</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>