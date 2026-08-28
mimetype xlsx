--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,299 +89,299 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR BAGNAN</t>
   </si>
   <si>
     <t>SM/11867</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Proposed AUGMENTATION of BAGNAN Zone-II Piped Water Supply Scheme with Laying Distribution System , FHTC &amp; Construction of 1 No 3.6 M X 3.0 M Switch Room with Sanitary and Water Supply Arrangements &amp;Boundary wall at Proposed T.W Site at DHANIAKHALI Block under Chinsurah Sub-Division Under Hooghly Division PHE</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000601/2022-2023</t>
+  </si>
+  <si>
+    <t>2860/HUG</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>30/01/2023</t>
+  </si>
+  <si>
+    <t>M/S ROY CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Proposed Laying Distribution within Kanuibanka Mouza , FHTC&amp; Repairing Of Boundary Wall of Existing T.W-1 &amp; T.W-2 for Augemntation Of BAGNAN ZONE-I Water Supply Scheme at Dhaniakhali Block under Chinsurah Sub-Divn. of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000605/2022-2023</t>
+  </si>
+  <si>
+    <t>2891/HUG</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>M/S.N. ISLAM AND CO.</t>
+  </si>
+  <si>
+    <t>Repair and Renovation of R.C.C Elevated Reservoir &amp; Balance FHTC for augemntation Of BAGNAN ZONE-I Water Supply Scheme at Dhaniakhali Block under Chinsurah Sub-Divn. of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000600/2022-2023</t>
+  </si>
+  <si>
+    <t>2859/HUG</t>
+  </si>
+  <si>
+    <t>M/S RAJKUMAR KHAN</t>
+  </si>
+  <si>
     <t>Preparation of DPR for Augmentation of Bagnan Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.H.E.Dte. (Block: Dhaniakhali)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000562/2021-2022</t>
   </si>
   <si>
     <t>130/CH</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Proposed Laying Distribution within Noapara &amp; Bagnan Mouza &amp; Repairing Of Switch Room of Existing T.W-1 &amp; T.W-2 for Augemntation Of BAGNAN ZONE-I Water Supply Scheme at Dhaniakhali Block under Chinsurah Sub-Divn. of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000580/2022-2023</t>
+  </si>
+  <si>
+    <t>2902/HUG</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
+  </si>
+  <si>
     <t>Sinking of I (one) No Big dia tube well (250 mm X 150mm) with supply of PVC Pipe and strainer and having depth upto 180 M at Proposed TW site of Badinan W/S Scheme under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000141/2022-2023</t>
   </si>
   <si>
     <t>1412/HUG</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
   </si>
   <si>
-    <t>Repair and Renovation of R.C.C Elevated Reservoir &amp; Balance FHTC for augemntation Of BAGNAN ZONE-I Water Supply Scheme at Dhaniakhali Block under Chinsurah Sub-Divn. of Hooghly Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>M/S RAJKUMAR KHAN</t>
+    <t>QUOTATION FOR WBSEDCL FOR ELECTRICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>VCH/001389/2022-2023</t>
+  </si>
+  <si>
+    <t>C112223783044</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, ELECTRICAL DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Bagnan water supply scheme, T.W. No.- I &amp; II, Block: Dhaniakhali, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/000195/2022-2023</t>
   </si>
   <si>
     <t>822/ED</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>A.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Six Nos. Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto180 Mtr at BAGNAN ZONE-II(2NOS.), SIBAICHANDI ZONE-I(2NOS.), SRIKRISHNAPUR ZONE-II(2NOS.) PWSS of CHINSURAH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000788/2022-2023</t>
   </si>
   <si>
     <t>883/HUG</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>B.K ENTERPRISE</t>
   </si>
   <si>
-    <t>Proposed Laying Distribution within Noapara &amp; Bagnan Mouza &amp; Repairing Of Switch Room of Existing T.W-1 &amp; T.W-2 for Augemntation Of BAGNAN ZONE-I Water Supply Scheme at Dhaniakhali Block under Chinsurah Sub-Divn. of Hooghly Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>TOTON MONDAL</t>
+    <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out Mouzas of BAGNAN ZONE-I (Bagnan, Khanpur, Balarambati, Noapara, Mihirpur) PWSS under CHINSURAH Sub-Division of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2023-2024</t>
+  </si>
+  <si>
+    <t>2426/HUG</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement and Boundary Wall for Augmentation of BAGNAN Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000599/2023-2024</t>
+  </si>
+  <si>
+    <t>3314/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>25/12/2023</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000273/2023-2024</t>
   </si>
   <si>
     <t>1386/50/Hug</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000223/2022-2023</t>
   </si>
   <si>
     <t>226/Hug</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
+    <t>Quotation Bill for New Service Connection at Bagnan W/S. Sch. Z-II</t>
+  </si>
+  <si>
+    <t>BILL/02590/2023-2024</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation Bill foe New Service Connection at Bagnan W/S. Sch. Z-II</t>
   </si>
   <si>
     <t>BILL/02587/2023-2024</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation bill for new service connection charge at Bagnan w/s scheme, Zone-II, T.W. No.-I</t>
   </si>
   <si>
     <t>BILL/02725/2023-2024</t>
   </si>
   <si>
-    <t>11/08/2023</t>
-[...61 lines deleted...]
-  <si>
     <t>Laying / Repairing Pipeline in damaged portion including providing FHTC at the left out portions of Bhuina Para area with restoration of village road damaged due to proiving FHTC in Bagnan Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly</t>
   </si>
   <si>
     <t>ORD/000767/2023-2024</t>
   </si>
   <si>
     <t>121/CH</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Laying / Repairing Pipeline in damaged portion including providing FHTC at the left out portions of Brahman Para area with restoration of village road damaged due to proiving FHTC in Bagnan Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000768/2023-2024</t>
   </si>
   <si>
     <t>122/CH</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
@@ -392,120 +392,120 @@
   <si>
     <t>ORD/000769/2023-2024</t>
   </si>
   <si>
     <t>126/CH</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Bagnan PWSS 2. Bhanderhati PWSS 3. Cheragram PWSS 4. Chopa PWSS 5. Dhamaitikri PWSS 6. Dhaniakhali PWSS</t>
   </si>
   <si>
     <t>ORD/000825/2023-2024</t>
   </si>
   <si>
     <t>203/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in BELMURI GP of DHANIAKHALI Block.</t>
+  </si>
+  <si>
+    <t>ORD/000929/2023-2024</t>
+  </si>
+  <si>
+    <t>247/CH</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>SUNITI MAIRA</t>
+  </si>
+  <si>
+    <t>Shifting of Pipeline in damaged portion including providing FHTC at the left out portions of Bagdi Para area with restoration of village road damaged due to proiving FHTC in Bagnan Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2024-2025</t>
+  </si>
+  <si>
+    <t>546/CH</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>Shifting of Pipeline in damaged portion including providing FHTC at the left out portions of Pritala area with restoration of village road damaged due to proiving FHTC in Bagnan Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2024-2025</t>
+  </si>
+  <si>
+    <t>547/CH</t>
+  </si>
+  <si>
     <t>Sinking of 1 no. 300 X200 mm dia Tube Well 180 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at BAGNAN W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000895/2023-2024</t>
   </si>
   <si>
     <t>819/HUG</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>TAPAS ADHYA</t>
   </si>
   <si>
-    <t>Shifting of Pipeline in damaged portion including providing FHTC at the left out portions of Bagdi Para area with restoration of village road damaged due to proiving FHTC in Bagnan Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Bagnan T/W-V W/S scheme under Electrical Division PHE Dte. (SM/11867)</t>
   </si>
   <si>
     <t>BILL/02294/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-599</t>
   </si>
   <si>
     <t>21/11/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUNITI MAIRA</t>
   </si>
   <si>
     <t>Fuel consumption bill of Luxury Car / Ambassadar (BS-IV) for Official use of the Superintending Engineer, Mechanical Circle-I, PHE Dte. WB-19J-7094</t>
   </si>
   <si>
     <t>BILL/02707/2025-2026</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>JAMECO AGENCIES PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1066,60 +1066,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.03</v>
+        <v>35.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.01</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1127,946 +1127,946 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.29</v>
+        <v>85.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.93</v>
+        <v>81.31</v>
       </c>
       <c r="R4" s="4">
-        <v>96.12</v>
+        <v>95.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>41</v>
       </c>
       <c r="Q5" s="4">
         <v>40.49</v>
       </c>
       <c r="R5" s="4">
         <v>98.76</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.45</v>
+        <v>4.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.52</v>
+        <v>4.01</v>
       </c>
       <c r="R6" s="4">
-        <v>86.33</v>
+        <v>99.46</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>75.32</v>
+        <v>103.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>28.3</v>
+        <v>102.37</v>
       </c>
       <c r="R7" s="4">
-        <v>37.57</v>
+        <v>98.58</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>103.85</v>
+        <v>9.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>102.37</v>
+        <v>8.93</v>
       </c>
       <c r="R8" s="4">
-        <v>98.58</v>
+        <v>96.12</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>3.28</v>
+        <v>3.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>2.85</v>
+        <v>21.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>18.52</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>86.33</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>3.74</v>
+        <v>75.32</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>37.57</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="L12" s="4"/>
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>10.74</v>
+        <v>19.11</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>18.53</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.96</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>3.2</v>
+        <v>8.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.4</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>10.74</v>
+        <v>3.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>43</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>35.29</v>
+        <v>2.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>85.47</v>
+        <v>10.74</v>
       </c>
       <c r="Q16" s="4">
-        <v>81.31</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>95.13</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>104</v>
+      </c>
+      <c r="L17" s="4">
+        <v>158</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>19.11</v>
+        <v>3.74</v>
       </c>
       <c r="Q17" s="4">
-        <v>22.89</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>119.8</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4">
+        <v>182</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>8.61</v>
+        <v>10.74</v>
       </c>
       <c r="Q18" s="4">
-        <v>16.78</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>194.8</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="P19" s="4">
         <v>4.79</v>
       </c>
       <c r="Q19" s="4">
-        <v>9.3</v>
+        <v>4.65</v>
       </c>
       <c r="R19" s="4">
-        <v>194.32</v>
+        <v>97.16</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2080,54 +2080,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
         <v>4.79</v>
       </c>
       <c r="Q20" s="4">
-        <v>9.23</v>
+        <v>4.61</v>
       </c>
       <c r="R20" s="4">
-        <v>192.68</v>
+        <v>96.34</v>
       </c>
       <c r="S20" s="4">
         <v>95</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2141,54 +2141,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P21" s="4">
         <v>4.79</v>
       </c>
       <c r="Q21" s="4">
-        <v>9.33</v>
+        <v>4.66</v>
       </c>
       <c r="R21" s="4">
-        <v>194.92</v>
+        <v>97.46</v>
       </c>
       <c r="S21" s="4">
         <v>95</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2260,109 +2260,109 @@
       <c r="H23" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
-        <v>14.7</v>
+        <v>4.95</v>
       </c>
       <c r="Q23" s="4">
-        <v>13.9</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>94.55</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="P24" s="4">
         <v>4.79</v>
       </c>
       <c r="Q24" s="4">
         <v>4.69</v>
       </c>
       <c r="R24" s="4">
         <v>97.95</v>
       </c>
       <c r="S24" s="4">
         <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
@@ -2407,169 +2407,169 @@
         <v>4.79</v>
       </c>
       <c r="Q25" s="4">
         <v>4.73</v>
       </c>
       <c r="R25" s="4">
         <v>98.78</v>
       </c>
       <c r="S25" s="4">
         <v>95</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="I26" s="13"/>
-      <c r="J26" s="13"/>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K26" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="P26" s="4">
-        <v>5.92</v>
+        <v>14.7</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>13.9</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>94.55</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>149</v>
+        <v>102</v>
       </c>
       <c r="P27" s="4">
-        <v>4.95</v>
+        <v>5.92</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>150</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>152</v>
       </c>
@@ -2592,54 +2592,54 @@
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>154</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>488.62</v>
       </c>
       <c r="P29" s="8">
-        <v>375.73</v>
+        <v>349.05</v>
       </c>
       <c r="Q29" s="8">
-        <v>76.9</v>
+        <v>71.44</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>