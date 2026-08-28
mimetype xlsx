--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -122,75 +122,75 @@
   <si>
     <t>C092250848485</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>DISTRICT MAGISTRATE HOOGHLY</t>
   </si>
   <si>
     <t>MINI WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>VCH/000966/2022-2023</t>
   </si>
   <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>VCH/001007/2022-2023</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
+    <t>REQUISITION OF FUND FOR SAJAL GRAM SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00080/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-434</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000230/2023-2024</t>
   </si>
   <si>
     <t>1386/9/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...10 lines deleted...]
-    <t>30/12/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,113 +907,113 @@
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>6.78</v>
+        <v>151.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>151.83</v>
+        <v>6.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>