--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,354 +113,357 @@
   <si>
     <t>Preparation of DPR for Augmentation of Mandra Piped Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Arambag].</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000244/2022-2023</t>
   </si>
   <si>
     <t>365/Arg</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>18/06/2022</t>
   </si>
   <si>
     <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PVT. LTD.</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIESFOR MANDRA W/S SCH UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000348/2022-2023</t>
+  </si>
+  <si>
+    <t>1679/CDD</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR MANDRA W/S SCH UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2022-2023</t>
+  </si>
+  <si>
+    <t>1678/CDD</t>
+  </si>
+  <si>
+    <t>Augmentation of MANDRA Water Supply Scheme with LDS, FHTC, Rising Main &amp; Construction of 350 cum capacity OHR with 20 mtr. staging height including Soil Investigation work at ARAMBAGH Block under Arambagh Sub-Division Under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000404/2022-2023</t>
+  </si>
+  <si>
+    <t>2173/HUG</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>WELFARE ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREQW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR MANDRA PWSS TW-IV, ARAMBAG BLOCK UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000370/2022-2023</t>
+  </si>
+  <si>
+    <t>1679/ CDD</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR MANDRA PWSS TW-III, ARAMBAG BLOCK UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000369/2022-2023</t>
+  </si>
+  <si>
+    <t>1678/ CDD</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000058/2022-2023</t>
+  </si>
+  <si>
+    <t>1688/3/HUG</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000120/2022-2023</t>
+  </si>
+  <si>
+    <t>2209/3/Hug</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>RTOR000086/2022-2023</t>
+  </si>
+  <si>
+    <t>1773/20/Hug</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
     <t>Sinking of 2 nos 300 X 200 mm dia Tube Well 180 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of MANDRA W/S Scheme under ARAMBAG Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000665/2022-2023</t>
   </si>
   <si>
     <t>160/HUG</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
-    <t>WELFARE ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of 2 Nos. switch room (5.40 m x 3.60 m) with sanitary arrangement at Proposed T.W Site of Mandra Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000705/2022-2023</t>
   </si>
   <si>
     <t>442/HUG</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>BENGAL TRADERS</t>
   </si>
   <si>
-    <t>PROVIDING DRILLING CREQW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 250 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR MANDRA PWSS TW-IV, ARAMBAG BLOCK UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
-[...47 lines deleted...]
-    <t>29/08/2022</t>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Mandra water supply scheme, T.W. No.- I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>1715/ED</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>M/S A.K BANERJEE</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>1106/1/HUG</t>
   </si>
   <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>1385/65/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>RTOR000257/2022-2023</t>
   </si>
   <si>
     <t>127/16/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection of WBSEDCL for Mandra w/s scheme</t>
   </si>
   <si>
     <t>BILL/00798/2022-2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service Connection at Mandara W/S. Sch. PH-III</t>
   </si>
   <si>
     <t>BILL/00725/2023-2024</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Mandara W/S. Sch. PH-IV</t>
   </si>
   <si>
     <t>BILL/01284/2022-2023</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>HIRE CHARGES BILL FOR THE ASSISTANT ENGINEER, RWS HOOGHLY SUB-DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00375/2023-2024</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>AATISH KUMAR SHAW</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MALAYPUR PIPED W/S SCHEME, T.W. No. V, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000128/2024-2025</t>
   </si>
   <si>
     <t>1153/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>S.G. TECHNICAL SERVICES</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for ATGHARA PIPED W/S SCHEME, T.W. No. IV, Block: Khanakul - I, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer3,Junior Engineer4</t>
+  </si>
+  <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>1199/ED</t>
   </si>
   <si>
     <t>EMCON</t>
   </si>
   <si>
     <t>Protection works and other allied works at 3rd &amp; 4th TubeWell Site of MANDRA under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>4048/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>MUNSHI TAJUDDIN</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for MALAYPUR PIPED W/S SCHEME, T.W. No. VI, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>1154/ED</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Mandra water supply scheme, T.W. No.- I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SRIRAMPUR PWSS- 3nos (2) BACHHANARI PWSS- 3nos (3) MALAYPUR PWSS- 4nos (4) MANDRA PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/002644/2024-2025</t>
   </si>
   <si>
     <t>807/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1012,1332 +1015,1332 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.65</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>28.39</v>
+        <v>18.1</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>18.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>18.1</v>
+        <v>404.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>351.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>12.32</v>
+        <v>18.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>52.55</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
         <v>18.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>59.29</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>18.1</v>
+        <v>11.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>11.15</v>
+        <v>30.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>30.8</v>
+        <v>0.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="P12" s="4">
-        <v>0.69</v>
+        <v>28.39</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>13.56</v>
+        <v>12.32</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>12.32</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>13.13</v>
+        <v>21.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>21.66</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="P15" s="4">
-        <v>10.67</v>
+        <v>13.56</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>90</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="P16" s="4">
-        <v>0.31</v>
+        <v>13.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>93</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="P17" s="4">
-        <v>9.72</v>
+        <v>10.67</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="L18" s="4">
-        <v>190</v>
+        <v>161</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>2.76</v>
+        <v>0.31</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="L19" s="4"/>
+        <v>100</v>
+      </c>
+      <c r="L19" s="4">
+        <v>15</v>
+      </c>
       <c r="M19" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P19" s="4">
-        <v>0.4</v>
+        <v>9.72</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="J20" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L20" s="4">
+        <v>190</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="K20" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>10.74</v>
+        <v>2.76</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="L21" s="4" t="s">
         <v>106</v>
       </c>
+      <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="P21" s="4">
-        <v>10.74</v>
+        <v>0.4</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="J22" s="13"/>
+        <v>109</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K22" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P22" s="4">
-        <v>15.5</v>
+        <v>10.74</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="P23" s="4">
         <v>10.74</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="P24" s="4">
-        <v>21.89</v>
+        <v>15.5</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="P25" s="4">
-        <v>0.98</v>
+        <v>10.74</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
@@ -2351,94 +2354,94 @@
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>38</v>
+        <v>135</v>
       </c>
       <c r="P26" s="4">
-        <v>404.56</v>
+        <v>0.98</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="11"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8">
         <v>685.09</v>
       </c>
       <c r="P27" s="8">
-        <v>0</v>
+        <v>409.79</v>
       </c>
       <c r="Q27" s="8">
-        <v>0</v>
+        <v>59.82</v>
       </c>
       <c r="R27" s="8"/>
       <c r="S27" s="8"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:N27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>