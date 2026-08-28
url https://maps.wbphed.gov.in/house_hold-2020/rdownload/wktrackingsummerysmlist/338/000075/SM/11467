--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -131,318 +131,318 @@
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Laying Distribution System, of proposed pipe line of SOALUK (EAST,WEST,&amp; SOUTH PORTION) Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000602/2022-2023</t>
   </si>
   <si>
     <t>2888/HUG</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>M/S CARE</t>
   </si>
   <si>
+    <t>Functional Household Tap Connection (FHTC) under JJM in SOALUK PWSS, Block. PURSURAH under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000603/2022-2023</t>
+  </si>
+  <si>
+    <t>2889/HUG</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection of SOALUK Piped Water Supply Scheme within Soaluk (North) Mouza including Repairing of existing Switch Rooms at PURSURAH Block under Arambagh Sub-Division of Hooghly Division PHE Dte. SL NO - 05</t>
+  </si>
+  <si>
+    <t>ORD/000234/2022-2023</t>
+  </si>
+  <si>
+    <t>1783/HUG</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 210 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR SOALUK W/S SCH, UNDER HOOGHLY DISTRICT CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000353/2022-2023</t>
+  </si>
+  <si>
+    <t>1559/CDD</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>ASHUTOSH DAS &amp; CO</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000108/2022-2023</t>
+  </si>
+  <si>
+    <t>1773/42/Hug</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Construction of 1 No. switch room (5.40 m x 3.60 m) with sanitary arrangement At Proposed T.W Site OF SOALUK Water Supply Scheme Under Arambagh Sub-Division Under Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000713/2022-2023</t>
   </si>
   <si>
     <t>450/HUG</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>TANISA ENTERPRISE</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Replacement of some electrical devices and equipments like mcc cum pdb etc. including allied works for Soaluk water supply scheme, P.H. No. I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000318/2022-2023</t>
   </si>
   <si>
     <t>494/HMSD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>N.S. TRADING</t>
   </si>
   <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>281/HUG</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between T.W &amp; Distribution For Augmentation of SOALUK Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.HE Dte. within Pursurah Block.</t>
   </si>
   <si>
     <t>ORD/000125/2023-2024</t>
   </si>
   <si>
     <t>1459/HUG</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>17/06/2023</t>
   </si>
   <si>
     <t>RAYCON COOPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection of SOALUK Piped Water Supply Scheme within Soaluk (North) Mouza including Repairing of existing Switch Rooms at PURSURAH Block under Arambagh Sub-Division of Hooghly Division PHE Dte. SL NO - 05</t>
-[...14 lines deleted...]
-    <t>R.K. TRADERS</t>
+    <t>Sinking of 1 no 300 X200 mm dia Tube Well 180 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at proposed Tube Well Site of SOALUK W/S Scheme under ARAMBAG Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2022-2023</t>
+  </si>
+  <si>
+    <t>170/HUG</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>GITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Soaluk water supply scheme, T.W. No.- I, Block: Pursurah, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>668/ED</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir ,Construction of Boundary Wall Of Head Work site at SOALUK Piped Water Supply Scheme under ARAMBAGH Sub¿Division of Hooghly Division P.HE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000361/2023-2024</t>
+  </si>
+  <si>
+    <t>2453/HUG</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>P.K. GHOSH &amp; CO.</t>
   </si>
   <si>
     <t>Replacement of some electrical devices, equipments and items, outdoor lighting, voltage corrector etc. including allied works for Soaluk water supply scheme, P.H. No. I, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000316/2022-2023</t>
   </si>
   <si>
     <t>492/HMSD</t>
   </si>
   <si>
     <t>RADHARANI ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>1106/2/HUG</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>RTOR000180/2022-2023</t>
   </si>
   <si>
     <t>79/26/Hug</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Aug. of Soaluk W/S. Sch. PH-I</t>
   </si>
   <si>
     <t>BILL/01873/2022-2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>ORD/000686/2022-2023</t>
-[...59 lines deleted...]
-    <t>M/S BIPUL BANERJEE</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Soaluk water supply scheme, T.W. No. IV, Block: Pursurah, District: Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/002473/2023-2024</t>
+  </si>
+  <si>
+    <t>334/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Soaluk T/W-IV W/S scheme under Electrical Division PHE Dte. (SM/11467)</t>
   </si>
   <si>
     <t>BILL/01614/2024-2025</t>
   </si>
   <si>
     <t>12/08/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -994,54 +994,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1092,1058 +1092,1058 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>7.5</v>
+        <v>86.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>82.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.39</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.21</v>
+        <v>52.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>6.21</v>
+        <v>12.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.97</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>52.81</v>
+        <v>1.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>2.99</v>
+        <v>7.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.66</v>
+        <v>4.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.21</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>1.38</v>
+        <v>191.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>145.99</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>76.25</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>14.48</v>
+        <v>6.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>17.86</v>
+        <v>13.54</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>13.54</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>3</v>
+        <v>10.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>10.91</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>191.47</v>
+        <v>31.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>21.27</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>67.72</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>86.64</v>
+        <v>2.99</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="P17" s="4">
-        <v>13.54</v>
+        <v>14.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="P18" s="4">
-        <v>10.96</v>
+        <v>17.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4">
-        <v>376</v>
+        <v>208</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>3.31</v>
+        <v>3</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>31.41</v>
+        <v>10.43</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>127</v>
+      </c>
+      <c r="L21" s="4">
+        <v>376</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="P21" s="4">
-        <v>10.43</v>
+        <v>3.31</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>666.05</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>355.16</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>53.32</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>