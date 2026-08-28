--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,122 +89,122 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED PIPED WATER SPPLY SCHEME FOR ANANDAPUR UNDER ARAMBAGH SUB DIV PHE DTE</t>
   </si>
   <si>
     <t>SM/11464</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System for ANANDAPUR (Zone-I) Piped Water Supply Scheme including Repairing of existing Switch rooms, Boundary walls (Zone-I &amp; Zone-II) at Goghat-I Block under Arambagh Sub-Division of Hooghly Division P.H.E Dte. SL NO - 01</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2022-2023</t>
+  </si>
+  <si>
+    <t>1780/HUG</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of ANANDAPUR (Zone-II) Piped Water Supply Scheme including Construction of 2 Nos. 3.6 M X 3.0 M Switch Rooms &amp; 2 Nos. Boundary wall at Goghat-I Block under Arambagh Sub-Division of Hooghly Division PHE Dte. SL NO-02</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>1781/HUG</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of DPR for Augmentation of Anandapur Piped Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Goghat-I].</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>333/Arg</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Providing 50 nos Functional Household Tap Connection (FHTC) within the command area of ANANDAPUR Water Supply Scheme Under Arambag Sub-Division of Hooghly Division P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000395/2022-2023</t>
   </si>
   <si>
     <t>123/HUG</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>21/10/2022</t>
   </si>
   <si>
     <t>M/S ROY CONSTRUCTION AND CO.</t>
   </si>
   <si>
-    <t>Laying Distribution System for ANANDAPUR (Zone-I) Piped Water Supply Scheme including Repairing of existing Switch rooms, Boundary walls (Zone-I &amp; Zone-II) at Goghat-I Block under Arambagh Sub-Division of Hooghly Division P.H.E Dte. SL NO - 01</t>
-[...28 lines deleted...]
-  <si>
     <t>Sinking of Two Nos Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto 210 Mtr at ANANDAPUR PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000460/2022-2023</t>
   </si>
   <si>
     <t>2511/HUG</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>MS D.PALIT AND CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2022-2023</t>
   </si>
   <si>
     <t>2209/Hug</t>
@@ -212,150 +212,150 @@
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2022-2023</t>
   </si>
   <si>
     <t>1773/32/Hug</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>RTOR000050/2022-2023</t>
   </si>
   <si>
     <t>1590/5/Hug</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Anandapur water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>1734/ED</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>1385/18/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>RTOR000259/2022-2023</t>
   </si>
   <si>
     <t>127/2/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>1234/7/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation Bill for New Service Connection at Anandapur W/S. Sch. TW-III &amp; IV, Hooghly</t>
   </si>
   <si>
     <t>BILL/01816/2022-2023</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Anandapur water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>P.K. ENGINEERING</t>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of ANANDAPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000487/2024-2025</t>
+  </si>
+  <si>
+    <t>4151/HUG</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJKUMAR KHAN</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ANANDAPUR PWSS-4nos (2) BHADUR(BHAGARBAND) PWSS-6nos (3) GOGHAT PWSS-2nos (4) JOYKRISHNAPUR PWSS-2nos</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>816/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S RAJKUMAR KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,51 +904,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.22</v>
+        <v>76.59</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -956,191 +956,191 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>15.22</v>
+        <v>69.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>36.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.7</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>76.59</v>
+        <v>4.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.29</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>69.19</v>
+        <v>15.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1151,54 +1151,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>27.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.07</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.73</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1344,473 +1344,473 @@
         <v>15.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>0.49</v>
+        <v>21.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>20.91</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.3</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>9.57</v>
+        <v>0.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P13" s="4">
-        <v>0.32</v>
+        <v>9.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
-        <v>1.46</v>
+        <v>0.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>85</v>
+      </c>
+      <c r="L15" s="4">
+        <v>205</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>21.49</v>
+        <v>1.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>0.98</v>
+        <v>17.7</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>17.7</v>
+        <v>0.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>28.57</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>291.72</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>96.29</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>33.01</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>