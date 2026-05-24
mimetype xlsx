--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -1018,54 +1018,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1079,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.84</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1195,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>30.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.58</v>
       </c>
       <c r="S6" s="4">
         <v>31</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1997,54 +1997,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P20" s="4">
         <v>78.11</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>53.97</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>69.09</v>
       </c>
       <c r="S20" s="4">
         <v>75</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2058,54 +2058,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P21" s="4">
         <v>411.57</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>185.87</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>45.16</v>
       </c>
       <c r="S21" s="4">
         <v>55</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2176,54 +2176,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P23" s="4">
         <v>85</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>68.89</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>81.05</v>
       </c>
       <c r="S23" s="4">
         <v>95</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2237,54 +2237,54 @@
       <c r="I24" s="13" t="s">
         <v>117</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>118</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>122</v>
       </c>
       <c r="P24" s="4">
         <v>21.95</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S24" s="4">
         <v>20</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2298,54 +2298,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P25" s="4">
         <v>0.98</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>42.86</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2416,88 +2416,88 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>135</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P27" s="4">
         <v>98.87</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>46.61</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>47.15</v>
       </c>
       <c r="S27" s="4">
         <v>50</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>1107.61</v>
       </c>
       <c r="P28" s="8">
-        <v>0</v>
+        <v>400.63</v>
       </c>
       <c r="Q28" s="8">
-        <v>0</v>
+        <v>36.17</v>
       </c>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>