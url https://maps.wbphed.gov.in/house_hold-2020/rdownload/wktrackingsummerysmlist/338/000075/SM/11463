--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,384 +89,384 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND BASED PIPED WATER SPPLY SCHEME FOR BHADUR UNDER ARAMBAGH SUB DIV PHE DTE</t>
   </si>
   <si>
     <t>SM/11463</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection in BHADUR (Zone-II) Piped Water Supply Scheme including Construction of 2 Nos. 3.6M X 3.0M Switch Room &amp; 2 Nos. Boundary wall at Goghat-I Block under Arambagh Sub-Division of Hooghly Division PHE Dte. SL NO - 4</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000233/2022-2023</t>
+  </si>
+  <si>
+    <t>1782/HUG</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>THREE MAA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional survey work for preparation of DPR for Augmentation of Bhadur Piped Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Goghat-I]. (Bhadur Part-B)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000240/2022-2023</t>
   </si>
   <si>
     <t>335/Arg</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Preparation of DPR for Augmentation of Bhadur Piped Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Goghat-I].(Bhadur Part-A)</t>
   </si>
   <si>
     <t>ORD/000239/2022-2023</t>
   </si>
   <si>
     <t>334/Arg</t>
   </si>
   <si>
+    <t>Construction of 200 cum capacity OHR with 20 mtr. staging height including Soil Investigation work &amp; LDS within Sekati(Part) Mouza for Augmentation of Bhadur (Zone-II) Water Supply Scheme at Goghat-I Block under Armabag Sub-Division of Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>1422/Hug</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>PAUL CONSTRUCTION (RANJIT KUMAR PAUL)</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of BHADUR (Zone-II) Piped Water Supply Scheme within Bhadur, Mandalganti &amp; Adra Mouza including Repairing of existing Switch rooms, Boundary walls of BHADUR (Zone-I &amp; Zone-II) Water Supply Scheme at Goghat-I Block under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2022-2023</t>
+  </si>
+  <si>
+    <t>2525/HUG</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000118/2022-2023</t>
+  </si>
+  <si>
+    <t>2211/3/Hug</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000057/2022-2023</t>
+  </si>
+  <si>
+    <t>1688/4/HUG</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>RTOR000079/2022-2023</t>
+  </si>
+  <si>
+    <t>1773/13/Hug</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>RTOR000051/2022-2023</t>
+  </si>
+  <si>
+    <t>1590/3/Hug</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
+    <t>Augmentation of BHADUR (ZONE-I) Water Supply Scheme with LDS, FHTC, Rising Main &amp; Construction of 350 cum capacity OHR with 20 mtr. staging height including Soil Investigation work at GOGHAT-I Block under Arambagh Sub-Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2022-2023</t>
+  </si>
+  <si>
+    <t>43/HUG</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying CI/D.I pipes &amp; specials for Rising Main pipe line in between T.W NO.-I &amp; II to OHR and interconnection with distribution system including allied work for Augmentation of BHADUR (ZONE-II) Water Supply Scheme at Goghat-I Block under Armabag Sub- Division of Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000386/2023-2024</t>
   </si>
   <si>
     <t>2568/HUG</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
-    <t>PAUL CONSTRUCTION (RANJIT KUMAR PAUL)</t>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Bhadur water supply scheme, T.W. No.- I &amp; II, Block: Goghat-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000200/2022-2023</t>
+  </si>
+  <si>
+    <t>827/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>C.M.S. ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Providing Drilling crew and other allied works for construction of Tube well (300mm x 200mm x 235 mtrs. Depth) by utilising Departmental machineries for Bhadur W/S Scheme (Z-II, TW-I &amp; II), Goghat-I block under hooghly District, CDD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000466/2022-2023</t>
   </si>
   <si>
     <t>2298/CDD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>CHANDA ENTERPRISE</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>1106/5/HUG</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>RTOR000145/2023-2024</t>
   </si>
   <si>
     <t>1385/15/Hug</t>
   </si>
   <si>
-    <t>15/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>RTOR000330/2023-2024</t>
   </si>
   <si>
     <t>2607/3/Hug</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>RTOR000372/2023-2024</t>
   </si>
   <si>
     <t>3002/3/Hug</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>RTOR000278/2022-2023</t>
   </si>
   <si>
     <t>1105/5/Hug</t>
   </si>
   <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>1234/5/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
+    <t>Quotation of New Service Connection for Bhadur w/s Scheme,Zone-I,TW No-III Dist-Hooghly Under ED,PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/02130/2023-2024</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Bhadur w/s scheme,zone-II,TW No-II Dist-Hooghly under ED,PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/02129/2023-2024</t>
+  </si>
+  <si>
     <t>HIRE CHARGES BILL FOR THE ASSISTANT ENGINEER, ARAMBAGH SUB-DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00228/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-547</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>M/S PRADYUT KUMAR HAZRA</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...55 lines deleted...]
-  <si>
     <t>Protection works and other allied works at Head Work Site of BHADUR Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000476/2024-2025</t>
   </si>
   <si>
     <t>4055/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying Distribution System of BHADUR (Zone-II) Piped Water Supply Scheme within Bhadur, Mandalganti &amp; Adra Mouza including Repairing of existing Switch rooms, Boundary walls of BHADUR (Zone-I &amp; Zone-II) Water Supply Scheme at Goghat-I Block under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ANANDAPUR PWSS-4nos (2) BHADUR(BHAGARBAND) PWSS-6nos (3) GOGHAT PWSS-2nos (4) JOYKRISHNAPUR PWSS-2nos</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>816/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Quotation of Bhadur w/s Scheme,Zone-I,PH No-3 Block-Goghat-I Dist-Hooghly under Electrical division,PHE Dte.(SM/11463) Reference Id-860301435</t>
   </si>
   <si>
     <t>BILL/00622/2024-2025</t>
   </si>
   <si>
     <t>03/06/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>02/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1015,1458 +1015,1458 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.46</v>
+        <v>78.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.46</v>
+        <v>53.97</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>69.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.68</v>
+        <v>0.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.6</v>
+        <v>0.46</v>
       </c>
       <c r="R4" s="4">
-        <v>76.84</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.91</v>
+        <v>4.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>76.84</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>30.35</v>
+        <v>98.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.99</v>
+        <v>46.61</v>
       </c>
       <c r="R6" s="4">
-        <v>62.58</v>
+        <v>47.15</v>
       </c>
       <c r="S6" s="4">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>30.8</v>
+        <v>85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>68.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.05</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>120.14</v>
+        <v>30.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.03</v>
+        <v>120.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>15.4</v>
+        <v>1.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>23.22</v>
+        <v>15.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>14.32</v>
+        <v>411.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>185.87</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>45.16</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>18.58</v>
+        <v>4.91</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>20.89</v>
+        <v>21.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>88</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>86.37</v>
+        <v>30.35</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>18.99</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>62.58</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P16" s="4">
-        <v>3.72</v>
+        <v>23.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="P17" s="4">
-        <v>1.15</v>
+        <v>14.32</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>100</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="P18" s="4">
-        <v>6.86</v>
+        <v>18.58</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>103</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>104</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="P19" s="4">
-        <v>2.8</v>
+        <v>20.89</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>97</v>
+        <v>58</v>
       </c>
       <c r="P20" s="4">
-        <v>78.11</v>
+        <v>86.37</v>
       </c>
       <c r="Q20" s="4">
-        <v>53.97</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>69.09</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="P21" s="4">
-        <v>411.57</v>
+        <v>3.72</v>
       </c>
       <c r="Q21" s="4">
-        <v>185.87</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>45.16</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>112</v>
+      </c>
+      <c r="L22" s="4">
+        <v>116</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="P22" s="4">
-        <v>23.83</v>
+        <v>6.86</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>116</v>
+      </c>
+      <c r="L23" s="4">
+        <v>119</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>85</v>
+        <v>2.8</v>
       </c>
       <c r="Q23" s="4">
-        <v>68.89</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>81.05</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I24" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="J24" s="13" t="s">
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="N24" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>21.95</v>
+        <v>1.15</v>
       </c>
       <c r="Q24" s="4">
-        <v>21.82</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>99.39</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="O25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>0.98</v>
+        <v>23.83</v>
       </c>
       <c r="Q25" s="4">
-        <v>0.42</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>42.86</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="I26" s="13"/>
-[...1 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>89</v>
+        <v>133</v>
       </c>
       <c r="P26" s="4">
-        <v>1.61</v>
+        <v>0.98</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.42</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>42.86</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>135</v>
+      </c>
+      <c r="L27" s="4">
+        <v>183</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>41</v>
+        <v>114</v>
       </c>
       <c r="P27" s="4">
-        <v>98.87</v>
+        <v>1.61</v>
       </c>
       <c r="Q27" s="4">
-        <v>46.61</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>47.15</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>1107.61</v>