--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -555,50 +555,122 @@
     <t>ORD/002927/2024-2025</t>
   </si>
   <si>
     <t>4144/HUG</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>BANSBERIA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room &amp; boundary wall at GOSWAMIMALIPARA mouza of POLBA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002928/2024-2025</t>
   </si>
   <si>
     <t>4145/HUG</t>
   </si>
   <si>
     <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 3rd tube-well by D.R. Rig method ,Construction of 5.4 m X 3.6 m Switch Roomwith Sanitary and Water Supply arrangement ,Construction of Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of POLBA Piped Water Supply Scheme under CHINSURAH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>3525/HUG</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Meghsar PWSS 2. Polba PWSS 3. Sudarshan PWSS 4. Paunan PWSS 5. Ektarpur PWSS 6. Puinan PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>202/CH</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for POLBA PIPED W/S SCHEME, Zone-I, T.W. No. IV, Block: Polba Dadpur, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000379/2024-2025</t>
+  </si>
+  <si>
+    <t>1465/ED</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>COOLING CARE CENTER</t>
+  </si>
+  <si>
+    <t>Resifting of Departmental pipes from Different H/W sites to Polba Store under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2024-2025</t>
+  </si>
+  <si>
+    <t>1734/CH</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -987,51 +1059,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3127,87 +3199,331 @@
       </c>
       <c r="N36" s="4" t="s">
         <v>180</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>176</v>
       </c>
       <c r="P36" s="4">
         <v>26.48</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="B37" s="7"/>
-[...22 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="I37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="P37" s="4">
+        <v>32.11</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>50</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="3">
+        <v>36</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="L38" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="M38" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="P38" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q38" s="4">
+        <v>0</v>
+      </c>
+      <c r="R38" s="4">
+        <v>0</v>
+      </c>
+      <c r="S38" s="4">
+        <v>50</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="3">
+        <v>37</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="L39" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="M39" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="N39" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="O39" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="P39" s="4">
+        <v>11.1</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>0</v>
+      </c>
+      <c r="R39" s="4">
+        <v>0</v>
+      </c>
+      <c r="S39" s="4">
+        <v>95</v>
+      </c>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="3">
+        <v>38</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="L40" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P40" s="4">
+        <v>4.73</v>
+      </c>
+      <c r="Q40" s="4">
+        <v>0</v>
+      </c>
+      <c r="R40" s="4">
+        <v>0</v>
+      </c>
+      <c r="S40" s="4">
+        <v>50</v>
+      </c>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="8"/>
+      <c r="M41" s="8"/>
+      <c r="N41" s="8"/>
+      <c r="O41" s="8">
+        <v>946.55</v>
+      </c>
+      <c r="P41" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>0</v>
+      </c>
+      <c r="R41" s="8"/>
+      <c r="S41" s="8"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A41:N41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>