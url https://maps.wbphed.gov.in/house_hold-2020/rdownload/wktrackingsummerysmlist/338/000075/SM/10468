--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,519 +158,525 @@
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Construction of 2 Nos. switch room (5.40 m x 3.60 m) with sanitary arrangement at Proposed T.W Site Of POLBA ZONE-II Water Supply Scheme under CHINSURAH Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000706/2022-2023</t>
   </si>
   <si>
     <t>443/HUG</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>MAA JAGADHATRI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of 450 cum capacity of POLBA Zone-I PWSS under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte. SL NO - 02</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1905/HUG</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of POLBA (ZONE-I) Water Supply Scheme with LDS &amp; FHTC At Polba-Dadpur Block under Chinsurah Sub-Division of Hooghly Division PHE Dte. SL NO - 04</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>1885/HUG</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>Repairing Of Switch Room, Boundary wall for Augemntation Of POLBA ZONE-I W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2023-2024</t>
+  </si>
+  <si>
+    <t>2455/HUG</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>SUDIPTA DAS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000112/2022-2023</t>
+  </si>
+  <si>
+    <t>1991/3/HUG</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000259/2023-2024</t>
+  </si>
+  <si>
+    <t>1386/38/Hug</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>RTOR000539/2023-2024</t>
+  </si>
+  <si>
+    <t>3059/30/Hug</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>RTOR000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1105/4/Hug</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Polba water supply scheme TW No I and II Block Polba Dadpur, District Hooghly under ED PHED.</t>
+    <t>Quotation bill for new service connection charges of WBSEDCL at Polba w/s scheme, Zone-II, P.H. No.-I</t>
+  </si>
+  <si>
+    <t>BILL/00800/2022-2023</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Pawan Ochai Road Restoration</t>
+  </si>
+  <si>
+    <t>BILL/00495/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-396</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, HOOGHLY HIGHWAY DIVISION NO.I P.W.(ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Quotation bill for security money of WBSEDCL at Polba w/s scheme, Zone-II, P.H. No.-II</t>
+  </si>
+  <si>
+    <t>BILL/00799/2022-2023</t>
+  </si>
+  <si>
+    <t>Pandua Polba Road Restoration</t>
+  </si>
+  <si>
+    <t>BILL/00496/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-397</t>
+  </si>
+  <si>
+    <t>Augmentation of POLBA (ZONE-II) Water Supply Scheme with LDS &amp; FHTC At Polba-Dadpur Block under Chinsurah Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2022-2023</t>
+  </si>
+  <si>
+    <t>1718/Hug</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>03/10/2022</t>
+  </si>
+  <si>
+    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in POLBA GP of POLBA-DADPUR Block.</t>
+  </si>
+  <si>
+    <t>ORD/000925/2023-2024</t>
+  </si>
+  <si>
+    <t>245/CH</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in DADPUR GP of POLBA-DADPUR Block</t>
+  </si>
+  <si>
+    <t>ORD/000923/2023-2024</t>
+  </si>
+  <si>
+    <t>243/CH</t>
+  </si>
+  <si>
+    <t>SHREEOM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Birpala village under Polba Dadpur Block, Gopalnagar village of Polba Dadpur Block and Kasemaligar village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000990/2023-2024</t>
+  </si>
+  <si>
+    <t>264/CH</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Sonatikri village under Polba Dadpur Block, Banshdarun village of Polba Dadpur Block and Arzi Jatchandi village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000992/2023-2024</t>
+  </si>
+  <si>
+    <t>266/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Banseya village under Polba Dadpur Block, Barunanpara village of Polba Dadpur Block and Ramnagar Bheri village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000993/2023-2024</t>
+  </si>
+  <si>
+    <t>267/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Dubir Bheri village under Polba Dadpur Block, Dakshin Babnan village of Polba Dadpur Block and Chanda village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000994/2023-2024</t>
+  </si>
+  <si>
+    <t>268/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Khurigachi village under Polba Dadpur Block, Musar village of Polba Dadpur Block and Nonadanga village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000995/2023-2024</t>
+  </si>
+  <si>
+    <t>269/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Meghsar village under Polba Dadpur Block, Baral Malimpur village of Polba Dadpur Block and Sangrampur village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>270/CH</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room at Polba (Z-I) W/S Scheme under Chinsurah Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000772/2023-2024</t>
+  </si>
+  <si>
+    <t>128/CH</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>02/03/2024</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under POLBA Block (Existing scheme) of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2024-2025</t>
+  </si>
+  <si>
+    <t>930/CH</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under POLBA Block (New scheme) of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>934/CH</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>16/11/2024</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
+    <t>Laying C.I/D.I pipes &amp; specials for interconnection between T.W No. -I &amp; II with distribution pipe line at Polba (Z-II) W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>543/CH</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>Road Restoration</t>
+  </si>
+  <si>
+    <t>BILL/00683/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-591</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Polba[SM/10468] W/S Sch. , Zone - I, T/W No. - IV, (Nr. Kasundipara primary school), Block - Polba-Dadpur, under Polba CCC, WBSEDCL, Ref. Id. - 503595736, Dt. - 05/04/2024, Application No. - 5004071216,</t>
+  </si>
+  <si>
+    <t>BILL/00121/2024-2025</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>Providing Functional House hold tap connection (FHTC) under JJM within left out mouzas/habitations of differet PWSS under Polba Dadpur Block of chinsurah sub Division of Hooghly Division, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/001852/2024-2025</t>
+  </si>
+  <si>
+    <t>231/CH</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S BIMAL DAS AND CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of boundary wall at PUINAN mouza of POLBA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002927/2024-2025</t>
+  </si>
+  <si>
+    <t>4144/HUG</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room &amp; boundary wall at GOSWAMIMALIPARA mouza of POLBA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002928/2024-2025</t>
+  </si>
+  <si>
+    <t>4145/HUG</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 3rd tube-well by D.R. Rig method ,Construction of 5.4 m X 3.6 m Switch Roomwith Sanitary and Water Supply arrangement ,Construction of Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of POLBA Piped Water Supply Scheme under CHINSURAH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>3525/HUG</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Meghsar PWSS 2. Polba PWSS 3. Sudarshan PWSS 4. Paunan PWSS 5. Ektarpur PWSS 6. Puinan PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>202/CH</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for POLBA PIPED W/S SCHEME, Zone-I, T.W. No. IV, Block: Polba Dadpur, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer4</t>
-[...427 lines deleted...]
-  <si>
     <t>Junior Engineer 4</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>1465/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>COOLING CARE CENTER</t>
   </si>
   <si>
     <t>Resifting of Departmental pipes from Different H/W sites to Polba Store under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000462/2024-2025</t>
   </si>
   <si>
     <t>1734/CH</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Carriage for Chlorine From Polba Store to different Pump Houses at Polba Dadpur Block under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000708/2024-2025</t>
+  </si>
+  <si>
+    <t>59/CH</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Carriage for Chlorine From Polba Store to different Pump Houses at Dhanniakhali Block under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000710/2024-2025</t>
+  </si>
+  <si>
+    <t>60/CH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1059,51 +1065,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W41"/>
+  <dimension ref="A1:W42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1222,54 +1228,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1283,54 +1289,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>0.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.08</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1344,54 +1350,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>22.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.12</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1405,2125 +1411,2186 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>12.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="E7" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21.49</v>
+        <v>9.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.49</v>
+        <v>411.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>392.41</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.37</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>411.46</v>
+        <v>9.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>199.2</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>9.47</v>
+        <v>20.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>20.25</v>
+        <v>0.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>24.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>24.79</v>
+        <v>14.69</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>81</v>
+      </c>
+      <c r="L14" s="4">
+        <v>163</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>14.69</v>
+        <v>12.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>12.44</v>
+        <v>6.79</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>89</v>
+      </c>
+      <c r="L16" s="4">
+        <v>163</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="P16" s="4">
-        <v>6.79</v>
+        <v>2.81</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>91</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="P17" s="4">
-        <v>2.81</v>
+        <v>33.08</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>33.08</v>
+        <v>110.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>102.3</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>92.19</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>110.96</v>
+        <v>4.98</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S19" s="4">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="P20" s="4">
         <v>4.98</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>26.37</v>
       </c>
       <c r="S20" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>4.98</v>
+        <v>0.95</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M22" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P22" s="4">
         <v>0.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P23" s="4">
         <v>0.95</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P24" s="4">
         <v>0.95</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P25" s="4">
         <v>0.95</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P26" s="4">
         <v>0.95</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="P27" s="4">
-        <v>0.95</v>
+        <v>3.76</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="P28" s="4">
-        <v>3.76</v>
+        <v>4.85</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>96.44</v>
       </c>
       <c r="S28" s="4">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="N29" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>4.85</v>
+        <v>2.12</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S29" s="4">
         <v>90</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L30" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O30" s="4" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="P30" s="4">
-        <v>2.12</v>
+        <v>2.66</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S30" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="I31" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N31" s="4" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="P31" s="4">
-        <v>2.66</v>
+        <v>93</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>156</v>
+      </c>
+      <c r="L32" s="4">
+        <v>35</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="P32" s="4">
-        <v>93</v>
+        <v>7.13</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="I33" s="13"/>
+        <v>158</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="O33" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="L33" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>7.13</v>
+        <v>2.86</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L34" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L34" s="4" t="s">
+      <c r="M34" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="M34" s="4" t="s">
+      <c r="N34" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="N34" s="4" t="s">
+      <c r="O34" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="O34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P34" s="4">
-        <v>2.86</v>
+        <v>20.34</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="M35" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N35" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O35" s="4" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="P35" s="4">
-        <v>20.34</v>
+        <v>26.48</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="M36" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="I36" s="13"/>
-[...1 lines deleted...]
-      <c r="K36" s="4" t="s">
+      <c r="N36" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="O36" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>26.48</v>
+        <v>32.11</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="M37" s="4" t="s">
+      <c r="N37" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="N37" s="4" t="s">
+      <c r="O37" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="O37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P37" s="4">
-        <v>32.11</v>
+        <v>0.95</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>50</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="I38" s="13" t="s">
         <v>187</v>
       </c>
-      <c r="I38" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J38" s="13" t="s">
-        <v>27</v>
+        <v>188</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="P38" s="4">
-        <v>0.95</v>
+        <v>11.1</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>10.81</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S38" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>194</v>
+        <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>195</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>197</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>198</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>199</v>
+        <v>163</v>
       </c>
       <c r="P39" s="4">
-        <v>11.1</v>
+        <v>4.73</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="L40" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="L40" s="4" t="s">
+      <c r="M40" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="M40" s="4" t="s">
+      <c r="N40" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="N40" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O40" s="4" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="P40" s="4">
-        <v>4.73</v>
+        <v>0.3</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
         <v>50</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" s="7" t="s">
+      <c r="A41" s="3">
+        <v>39</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="B41" s="7"/>
-[...22 lines deleted...]
-      <c r="S41" s="8"/>
+      <c r="L41" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="N41" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="O41" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P41" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="Q41" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="R41" s="4">
+        <v>100</v>
+      </c>
+      <c r="S41" s="4">
+        <v>50</v>
+      </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="8"/>
+      <c r="M42" s="8"/>
+      <c r="N42" s="8"/>
+      <c r="O42" s="8">
+        <v>925.66</v>
+      </c>
+      <c r="P42" s="8">
+        <v>597.84</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>64.59</v>
+      </c>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A41:N41"/>
+    <mergeCell ref="A42:N42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>