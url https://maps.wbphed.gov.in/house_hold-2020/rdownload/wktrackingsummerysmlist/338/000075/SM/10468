--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -633,50 +633,119 @@
     <t>10/02/2025</t>
   </si>
   <si>
     <t>Carriage for Chlorine From Polba Store to different Pump Houses at Polba Dadpur Block under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000708/2024-2025</t>
   </si>
   <si>
     <t>59/CH</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>Carriage for Chlorine From Polba Store to different Pump Houses at Dhanniakhali Block under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>60/CH</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Polba water supply scheme TW No I and II Block Polba Dadpur, District Hooghly under ED PHED.</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000221/2022-2023</t>
+  </si>
+  <si>
+    <t>852/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Goaljor, Khatni, Paunan, Birpala, Gopalnagar and Malipara villages under Polba Dadpur Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001579/2023-2024</t>
+  </si>
+  <si>
+    <t>347/CH</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Manipur, Prasadpur, Sonatikri, Khurigachi, Saranpur and Baral Malimpur villages under Polba Dadpur Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001580/2023-2024</t>
+  </si>
+  <si>
+    <t>344/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Pandua Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001581/2023-2024</t>
+  </si>
+  <si>
+    <t>345/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites / HGJ villages for awareness generation among the people in Barunnapara, Ramnagar, Amnan, Araji Jotchandi, Dubuirbheri &amp; Maheswarbati villages under Polba Dadpur Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001577/2023-2024</t>
+  </si>
+  <si>
+    <t>353/CH</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1065,51 +1134,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:W47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3510,87 +3579,392 @@
       </c>
       <c r="N41" s="4" t="s">
         <v>203</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P41" s="4">
         <v>0.3</v>
       </c>
       <c r="Q41" s="4">
         <v>0.3</v>
       </c>
       <c r="R41" s="4">
         <v>100</v>
       </c>
       <c r="S41" s="4">
         <v>50</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
-      <c r="A42" s="7" t="s">
+      <c r="A42" s="3">
+        <v>40</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H42" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="B42" s="7"/>
-[...22 lines deleted...]
-      <c r="S42" s="8"/>
+      <c r="I42" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="P42" s="4">
+        <v>21.49</v>
+      </c>
+      <c r="Q42" s="4">
+        <v>20.78</v>
+      </c>
+      <c r="R42" s="4">
+        <v>96.67</v>
+      </c>
+      <c r="S42" s="4">
+        <v>98</v>
+      </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="3">
+        <v>41</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N43" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="O43" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P43" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>0</v>
+      </c>
+      <c r="R43" s="4">
+        <v>0</v>
+      </c>
+      <c r="S43" s="4">
+        <v>100</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="3">
+        <v>42</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="I44" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="O44" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P44" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q44" s="4">
+        <v>0</v>
+      </c>
+      <c r="R44" s="4">
+        <v>0</v>
+      </c>
+      <c r="S44" s="4">
+        <v>100</v>
+      </c>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="3">
+        <v>43</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="N45" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="O45" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P45" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q45" s="4">
+        <v>0</v>
+      </c>
+      <c r="R45" s="4">
+        <v>0</v>
+      </c>
+      <c r="S45" s="4">
+        <v>100</v>
+      </c>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="3">
+        <v>44</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="N46" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="O46" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P46" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>0</v>
+      </c>
+      <c r="R46" s="4">
+        <v>0</v>
+      </c>
+      <c r="S46" s="4">
+        <v>100</v>
+      </c>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="8"/>
+      <c r="M47" s="8"/>
+      <c r="N47" s="8"/>
+      <c r="O47" s="8">
+        <v>950.97</v>
+      </c>
+      <c r="P47" s="8">
+        <v>618.62</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>65.05</v>
+      </c>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>