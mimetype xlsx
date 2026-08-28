--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -140,612 +140,612 @@
   <si>
     <t>ORD/000544/2021-2022</t>
   </si>
   <si>
     <t>144/CH</t>
   </si>
   <si>
     <t>Sinking of Two Nos Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto 180 Mtr at POLBA (Zone-II) PWSS of Chinsurah Sub-Division under Hooghly Division, PHE Dte. SL NO - 04</t>
   </si>
   <si>
     <t>ORD/000352/2022-2023</t>
   </si>
   <si>
     <t>2010/HUG</t>
   </si>
   <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
   </si>
   <si>
+    <t>Augmentation of POLBA (ZONE-I) Water Supply Scheme with LDS &amp; FHTC At Polba-Dadpur Block under Chinsurah Sub-Division of Hooghly Division PHE Dte. SL NO - 04</t>
+  </si>
+  <si>
+    <t>ORD/000250/2022-2023</t>
+  </si>
+  <si>
+    <t>1885/HUG</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>Augmentation of POLBA (ZONE-II) Water Supply Scheme with LDS &amp; FHTC At Polba-Dadpur Block under Chinsurah Sub-Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2022-2023</t>
+  </si>
+  <si>
+    <t>1718/Hug</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>03/10/2022</t>
+  </si>
+  <si>
+    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of 450 cum capacity of POLBA Zone-I PWSS under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte. SL NO - 02</t>
+  </si>
+  <si>
+    <t>ORD/000284/2022-2023</t>
+  </si>
+  <si>
+    <t>1905/HUG</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000112/2022-2023</t>
+  </si>
+  <si>
+    <t>1991/3/HUG</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Construction of 2 Nos. switch room (5.40 m x 3.60 m) with sanitary arrangement at Proposed T.W Site Of POLBA ZONE-II Water Supply Scheme under CHINSURAH Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000706/2022-2023</t>
   </si>
   <si>
     <t>443/HUG</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>MAA JAGADHATRI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair and Renovation Works of R.C.C. Elevated Reservoir of 450 cum capacity of POLBA Zone-I PWSS under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte. SL NO - 02</t>
-[...32 lines deleted...]
-    <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Polba water supply scheme TW No I and II Block Polba Dadpur, District Hooghly under ED PHED.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000221/2022-2023</t>
+  </si>
+  <si>
+    <t>852/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing Of Switch Room, Boundary wall for Augemntation Of POLBA ZONE-I W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
   </si>
   <si>
     <t>ORD/000364/2023-2024</t>
   </si>
   <si>
     <t>2455/HUG</t>
   </si>
   <si>
     <t>12/08/2023</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>SUDIPTA DAS</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...11 lines deleted...]
-    <t>Resource Division</t>
+    <t>Sinking of 3rd tube-well by D.R. Rig method ,Construction of 5.4 m X 3.6 m Switch Roomwith Sanitary and Water Supply arrangement ,Construction of Boundary Wall ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of POLBA Piped Water Supply Scheme under CHINSURAH Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>3525/HUG</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
   </si>
   <si>
     <t>RTOR000259/2023-2024</t>
   </si>
   <si>
     <t>1386/38/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>RTOR000539/2023-2024</t>
   </si>
   <si>
     <t>3059/30/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>1105/4/Hug</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation bill for security money of WBSEDCL at Polba w/s scheme, Zone-II, P.H. No.-II</t>
+  </si>
+  <si>
+    <t>BILL/00799/2022-2023</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Road Restoration</t>
+  </si>
+  <si>
+    <t>BILL/00683/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-591</t>
+  </si>
+  <si>
+    <t>16/11/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, HOOGHLY HIGHWAY DIVISION NO.I P.W.(ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Pandua Polba Road Restoration</t>
+  </si>
+  <si>
+    <t>BILL/00496/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-397</t>
   </si>
   <si>
     <t>Quotation bill for new service connection charges of WBSEDCL at Polba w/s scheme, Zone-II, P.H. No.-I</t>
   </si>
   <si>
     <t>BILL/00800/2022-2023</t>
   </si>
   <si>
-    <t>20/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Pawan Ochai Road Restoration</t>
   </si>
   <si>
     <t>BILL/00495/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-396</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, HOOGHLY HIGHWAY DIVISION NO.I P.W.(ROADS) DIRECTORATE</t>
-[...32 lines deleted...]
-    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+    <t>Sinking of 1 No. tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of boundary wall at PUINAN mouza of POLBA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002927/2024-2025</t>
+  </si>
+  <si>
+    <t>4144/HUG</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 1 No. Additional tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room &amp; boundary wall at GOSWAMIMALIPARA mouza of POLBA Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002928/2024-2025</t>
+  </si>
+  <si>
+    <t>4145/HUG</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of Guard Room at Polba (Z-I) W/S Scheme under Chinsurah Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000772/2023-2024</t>
+  </si>
+  <si>
+    <t>128/CH</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>02/03/2024</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Dubir Bheri village under Polba Dadpur Block, Dakshin Babnan village of Polba Dadpur Block and Chanda village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000994/2023-2024</t>
+  </si>
+  <si>
+    <t>268/CH</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
   </si>
   <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in POLBA GP of POLBA-DADPUR Block.</t>
   </si>
   <si>
     <t>ORD/000925/2023-2024</t>
   </si>
   <si>
     <t>245/CH</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Birpala village under Polba Dadpur Block, Gopalnagar village of Polba Dadpur Block and Kasemaligar village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000990/2023-2024</t>
+  </si>
+  <si>
+    <t>264/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Sonatikri village under Polba Dadpur Block, Banshdarun village of Polba Dadpur Block and Arzi Jatchandi village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000992/2023-2024</t>
+  </si>
+  <si>
+    <t>266/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Meghsar village under Polba Dadpur Block, Baral Malimpur village of Polba Dadpur Block and Sangrampur village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000996/2023-2024</t>
+  </si>
+  <si>
+    <t>270/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Meghsar PWSS 2. Polba PWSS 3. Sudarshan PWSS 4. Paunan PWSS 5. Ektarpur PWSS 6. Puinan PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>202/CH</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Banseya village under Polba Dadpur Block, Barunanpara village of Polba Dadpur Block and Ramnagar Bheri village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000993/2023-2024</t>
+  </si>
+  <si>
+    <t>267/CH</t>
+  </si>
+  <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in DADPUR GP of POLBA-DADPUR Block</t>
   </si>
   <si>
     <t>ORD/000923/2023-2024</t>
   </si>
   <si>
     <t>243/CH</t>
   </si>
   <si>
     <t>SHREEOM ENTERPRISE</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Birpala village under Polba Dadpur Block, Gopalnagar village of Polba Dadpur Block and Kasemaligar village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
-[...41 lines deleted...]
-    <t>268/CH</t>
+    <t>Laying C.I/D.I pipes &amp; specials for interconnection between T.W No. -I &amp; II with distribution pipe line at Polba (Z-II) W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>543/CH</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Khurigachi village under Polba Dadpur Block, Musar village of Polba Dadpur Block and Nonadanga village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000995/2023-2024</t>
   </si>
   <si>
     <t>269/CH</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Meghsar village under Polba Dadpur Block, Baral Malimpur village of Polba Dadpur Block and Sangrampur village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
-[...20 lines deleted...]
-    <t>02/03/2024</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for POLBA PIPED W/S SCHEME, Zone-I, T.W. No. IV, Block: Polba Dadpur, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000379/2024-2025</t>
+  </si>
+  <si>
+    <t>1465/ED</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>COOLING CARE CENTER</t>
+  </si>
+  <si>
+    <t>Resifting of Departmental pipes from Different H/W sites to Polba Store under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2024-2025</t>
+  </si>
+  <si>
+    <t>1734/CH</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>M/S BIMAL DAS AND CO.</t>
   </si>
   <si>
     <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under POLBA Block (Existing scheme) of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000271/2024-2025</t>
   </si>
   <si>
     <t>930/CH</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under POLBA Block (New scheme) of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000272/2024-2025</t>
   </si>
   <si>
     <t>934/CH</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>16/11/2024</t>
   </si>
   <si>
     <t>TAPAS ADHYA</t>
   </si>
   <si>
-    <t>Laying C.I/D.I pipes &amp; specials for interconnection between T.W No. -I &amp; II with distribution pipe line at Polba (Z-II) W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
-[...23 lines deleted...]
-    <t>16/11/2023</t>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites / HGJ villages for awareness generation among the people in Barunnapara, Ramnagar, Amnan, Araji Jotchandi, Dubuirbheri &amp; Maheswarbati villages under Polba Dadpur Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001577/2023-2024</t>
+  </si>
+  <si>
+    <t>353/CH</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Goaljor, Khatni, Paunan, Birpala, Gopalnagar and Malipara villages under Polba Dadpur Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001579/2023-2024</t>
+  </si>
+  <si>
+    <t>347/CH</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Manipur, Prasadpur, Sonatikri, Khurigachi, Saranpur and Baral Malimpur villages under Polba Dadpur Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001580/2023-2024</t>
+  </si>
+  <si>
+    <t>344/CH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of 6 Nos. Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites / HGJ villages for awareness generation among the people in Pandua Block of Hooghly District under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001581/2023-2024</t>
+  </si>
+  <si>
+    <t>345/CH</t>
   </si>
   <si>
     <t>Quotation for new service connection at Polba[SM/10468] W/S Sch. , Zone - I, T/W No. - IV, (Nr. Kasundipara primary school), Block - Polba-Dadpur, under Polba CCC, WBSEDCL, Ref. Id. - 503595736, Dt. - 05/04/2024, Application No. - 5004071216,</t>
   </si>
   <si>
     <t>BILL/00121/2024-2025</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>Providing Functional House hold tap connection (FHTC) under JJM within left out mouzas/habitations of differet PWSS under Polba Dadpur Block of chinsurah sub Division of Hooghly Division, P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/001852/2024-2025</t>
   </si>
   <si>
     <t>231/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
-    <t>M/S BIMAL DAS AND CO.</t>
-[...106 lines deleted...]
-  <si>
     <t>Carriage for Chlorine From Polba Store to different Pump Houses at Polba Dadpur Block under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000708/2024-2025</t>
   </si>
   <si>
     <t>59/CH</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>Carriage for Chlorine From Polba Store to different Pump Houses at Dhanniakhali Block under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>60/CH</t>
-  </si>
-[...67 lines deleted...]
-    <t>03/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1477,60 +1477,60 @@
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>12.24</v>
+        <v>411.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>12.24</v>
+        <v>386.09</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>93.83</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1538,60 +1538,60 @@
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>9.49</v>
+        <v>110.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.49</v>
+        <v>102.3</v>
       </c>
       <c r="R7" s="4">
-        <v>99.99</v>
+        <v>92.19</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1599,2359 +1599,2359 @@
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>411.46</v>
+        <v>9.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>392.41</v>
+        <v>9.49</v>
       </c>
       <c r="R8" s="4">
-        <v>95.37</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>9.47</v>
+        <v>20.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>199.2</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>20.25</v>
+        <v>12.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.98</v>
+        <v>21.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>20.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.67</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>24.79</v>
+        <v>9.47</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>46</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>14.69</v>
+        <v>32.11</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="P14" s="4">
-        <v>12.44</v>
+        <v>0.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>6.79</v>
+        <v>24.79</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="P16" s="4">
-        <v>2.81</v>
+        <v>14.69</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>101</v>
+      </c>
+      <c r="L17" s="4">
+        <v>163</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>33.08</v>
+        <v>2.81</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
         <v>93</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Q18" s="4">
-        <v>102.3</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>92.19</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="P19" s="4">
-        <v>4.98</v>
+        <v>33.08</v>
       </c>
       <c r="Q19" s="4">
-        <v>4.96</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>113</v>
+      </c>
+      <c r="L20" s="4">
+        <v>163</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>4.98</v>
+        <v>12.44</v>
       </c>
       <c r="Q20" s="4">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>26.37</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="P21" s="4">
-        <v>0.95</v>
+        <v>6.79</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="P22" s="4">
-        <v>0.95</v>
+        <v>20.34</v>
       </c>
       <c r="Q22" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="4" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="P23" s="4">
-        <v>0.95</v>
+        <v>26.48</v>
       </c>
       <c r="Q23" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="P24" s="4">
-        <v>0.95</v>
+        <v>3.76</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.95</v>
+        <v>3.75</v>
       </c>
       <c r="R24" s="4">
-        <v>100</v>
+        <v>99.83</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="P25" s="4">
         <v>0.95</v>
       </c>
       <c r="Q25" s="4">
         <v>0.95</v>
       </c>
       <c r="R25" s="4">
         <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="P26" s="4">
-        <v>0.95</v>
+        <v>4.98</v>
       </c>
       <c r="Q26" s="4">
-        <v>0.95</v>
+        <v>4.96</v>
       </c>
       <c r="R26" s="4">
-        <v>100</v>
+        <v>99.59</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>3.76</v>
+        <v>0.95</v>
       </c>
       <c r="Q27" s="4">
-        <v>3.75</v>
+        <v>0.95</v>
       </c>
       <c r="R27" s="4">
-        <v>99.83</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M28" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O28" s="4" t="s">
-        <v>104</v>
+        <v>132</v>
       </c>
       <c r="P28" s="4">
-        <v>4.85</v>
+        <v>0.95</v>
       </c>
       <c r="Q28" s="4">
-        <v>4.68</v>
+        <v>0.95</v>
       </c>
       <c r="R28" s="4">
-        <v>96.44</v>
+        <v>100</v>
       </c>
       <c r="S28" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="P29" s="4">
-        <v>2.12</v>
+        <v>0.95</v>
       </c>
       <c r="Q29" s="4">
-        <v>2.12</v>
+        <v>0.95</v>
       </c>
       <c r="R29" s="4">
-        <v>99.99</v>
+        <v>100</v>
       </c>
       <c r="S29" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>98</v>
+        <v>158</v>
       </c>
       <c r="P30" s="4">
-        <v>2.66</v>
+        <v>0.95</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.59</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>97.51</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>50</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>159</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>87</v>
+        <v>132</v>
       </c>
       <c r="P31" s="4">
-        <v>93</v>
+        <v>0.95</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="J32" s="13"/>
+        <v>162</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K32" s="4" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>163</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>164</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>83</v>
+        <v>165</v>
       </c>
       <c r="P32" s="4">
-        <v>7.13</v>
+        <v>4.98</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>26.37</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J33" s="13"/>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K33" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>163</v>
+        <v>53</v>
       </c>
       <c r="P33" s="4">
-        <v>2.86</v>
+        <v>2.66</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>97.51</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>171</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>169</v>
+        <v>132</v>
       </c>
       <c r="P34" s="4">
-        <v>20.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-      <c r="J35" s="13"/>
+        <v>174</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>175</v>
+      </c>
       <c r="K35" s="4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="P35" s="4">
-        <v>26.48</v>
+        <v>11.1</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>10.81</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S35" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="P36" s="4">
-        <v>32.11</v>
+        <v>4.73</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>50</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>185</v>
+        <v>143</v>
       </c>
       <c r="P37" s="4">
-        <v>0.95</v>
+        <v>4.85</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>96.44</v>
       </c>
       <c r="S37" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="P38" s="4">
-        <v>11.1</v>
+        <v>2.12</v>
       </c>
       <c r="Q38" s="4">
-        <v>10.81</v>
+        <v>2.12</v>
       </c>
       <c r="R38" s="4">
-        <v>97.38</v>
+        <v>99.99</v>
       </c>
       <c r="S38" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="P39" s="4">
-        <v>4.73</v>
+        <v>0.95</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="P40" s="4">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="L41" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="M41" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="M41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N41" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="P41" s="4">
-        <v>0.3</v>
+        <v>0.95</v>
       </c>
       <c r="Q41" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
+        <v>0</v>
+      </c>
+      <c r="S41" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="N42" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="I42" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O42" s="4" t="s">
-        <v>213</v>
+        <v>132</v>
       </c>
       <c r="P42" s="4">
-        <v>21.49</v>
+        <v>0.95</v>
       </c>
       <c r="Q42" s="4">
-        <v>20.78</v>
+        <v>0</v>
       </c>
       <c r="R42" s="4">
-        <v>96.67</v>
+        <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="I43" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="4" t="s">
         <v>215</v>
       </c>
-      <c r="L43" s="4" t="s">
+      <c r="L43" s="4">
+        <v>35</v>
+      </c>
+      <c r="M43" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="M43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N43" s="4" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="P43" s="4">
-        <v>0.95</v>
+        <v>7.13</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="M44" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="N44" s="4" t="s">
         <v>221</v>
       </c>
-      <c r="M44" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O44" s="4" t="s">
-        <v>114</v>
+        <v>186</v>
       </c>
       <c r="P44" s="4">
-        <v>0.95</v>
+        <v>2.86</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>222</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>223</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>224</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>114</v>
+        <v>186</v>
       </c>
       <c r="P45" s="4">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="N46" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="L46" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O46" s="4" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="P46" s="4">
-        <v>0.95</v>
+        <v>0.3</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S46" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="7" t="s">
         <v>230</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="11"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8">
         <v>950.97</v>
       </c>
       <c r="P47" s="8">
-        <v>618.62</v>
+        <v>602.87</v>
       </c>
       <c r="Q47" s="8">
-        <v>65.05</v>
+        <v>63.39</v>
       </c>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A47:N47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>