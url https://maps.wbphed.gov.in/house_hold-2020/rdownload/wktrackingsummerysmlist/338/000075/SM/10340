--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -437,51 +437,51 @@
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>Augmentation of Saidpur (Zone-II) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 500 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000094/2022-2023</t>
   </si>
   <si>
     <t>1020/Hug</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Saidpur water supply scheme Zone I TW No I and Zone II TW No I Block Pursurah, District Hooghly under ED PHED.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
-    <t>Junior Engineer1</t>
+    <t>Junior Engineer1,Junior Engineer3</t>
   </si>
   <si>
     <t>ORD/000225/2022-2023</t>
   </si>
   <si>
     <t>856/ED</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SAIDPUR Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>3185/HUG</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
@@ -564,50 +564,68 @@
     <t>Repairing of existing Switch Rooms and Construction of Boundary Wall for HW &amp; 2nd TW Site with Construction of Toilet at 2nd T/W Site for Saidpur Zone-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000484/2024-2025</t>
   </si>
   <si>
     <t>4148/HUG</t>
   </si>
   <si>
     <t>TANISA ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation of Saidpur (Zone-I) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 600 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000051/2022-2023</t>
   </si>
   <si>
     <t>1182/Hug</t>
   </si>
   <si>
     <t>15/06/2022</t>
   </si>
   <si>
     <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SABALSINGHAPUR PWSS-4nos (2) BARADANGAL (Z-II) PWSS-2nos (3) SAIDPUR (Z-I) PWSS-4nos (4) SOALUK PWSS-4nos</t>
+  </si>
+  <si>
+    <t>ORD/002648/2024-2025</t>
+  </si>
+  <si>
+    <t>814/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -996,51 +1014,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W34"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1403,54 +1421,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>4.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>146.32</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1460,54 +1478,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>14.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.25</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>77.2</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1521,54 +1539,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>1.42</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.25</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1759,54 +1777,54 @@
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>10.19</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.72</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1881,54 +1899,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>11.32</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.27</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1942,54 +1960,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>12.72</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>12.45</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97.84</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1999,54 +2017,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P17" s="4">
         <v>4</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>59.61</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2056,54 +2074,54 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P18" s="4">
         <v>0.11</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2459,54 +2477,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P25" s="4">
         <v>602.3</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>511.77</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>84.97</v>
       </c>
       <c r="S25" s="4">
         <v>75</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2520,54 +2538,54 @@
       <c r="I26" s="13" t="s">
         <v>140</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>141</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>143</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P26" s="4">
         <v>21.48</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>20.91</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S26" s="4">
         <v>65</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -2925,101 +2943,162 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>182</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>183</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>174</v>
       </c>
       <c r="P33" s="4">
         <v>600.84</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>551.71</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>91.82</v>
       </c>
       <c r="S33" s="4">
         <v>92</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
-      <c r="A34" s="7" t="s">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="B34" s="7"/>
-[...22 lines deleted...]
-      <c r="S34" s="8"/>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="P34" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>100</v>
+      </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>1740.95</v>
+      </c>
+      <c r="P35" s="8">
+        <v>1138.99</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>65.42</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A34:N34"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>