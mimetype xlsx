--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -431,201 +431,204 @@
   <si>
     <t>Quotation Bill for New Service Connection at Aug. of Saidpur W/S. Sch. Z-II, PH-III &amp; II</t>
   </si>
   <si>
     <t>BILL/01883/2022-2023</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>Augmentation of Saidpur (Zone-II) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 500 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000094/2022-2023</t>
   </si>
   <si>
     <t>1020/Hug</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
+    <t>Sinking of 2 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SAIDPUR Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2024-2025</t>
+  </si>
+  <si>
+    <t>3185/HUG</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>B.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at SAIDPUR ZONE-II (1No.), SAIDPUR ZONE-I (2Nos.) ARANDI (1 No.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>3435/HUG</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>T.K. INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of NATIBPUR , SAIDPUR Zone-II , KRISHNANAGAR Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>3170/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Interconnection of T.W. III with LDS for AUGMENTATION of SAIDPUR ZONE-II Piped Water Supply Scheme under Arambagh Sub-Division Of Hooghly Division P.H.E Dte. Block-Arambagh, District:- Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>2417/HUG</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>Repairing of existing Switch Rooms and Construction of Boundary Wall with Internal Pathway and Drain at H/W Site for Saidpur Zone-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000483/2024-2025</t>
+  </si>
+  <si>
+    <t>4147/HUG</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Repairing of existing Switch Rooms and Construction of Boundary Wall for HW &amp; 2nd TW Site with Construction of Toilet at 2nd T/W Site for Saidpur Zone-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000484/2024-2025</t>
+  </si>
+  <si>
+    <t>4148/HUG</t>
+  </si>
+  <si>
+    <t>TANISA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of Saidpur (Zone-I) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 600 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000051/2022-2023</t>
+  </si>
+  <si>
+    <t>1182/Hug</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SABALSINGHAPUR PWSS-4nos (2) BARADANGAL (Z-II) PWSS-2nos (3) SAIDPUR (Z-I) PWSS-4nos (4) SOALUK PWSS-4nos</t>
+  </si>
+  <si>
+    <t>ORD/002648/2024-2025</t>
+  </si>
+  <si>
+    <t>814/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Saidpur water supply scheme Zone I TW No I and Zone II TW No I Block Pursurah, District Hooghly under ED PHED.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer1,Junior Engineer3</t>
   </si>
   <si>
     <t>ORD/000225/2022-2023</t>
   </si>
   <si>
     <t>856/ED</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
-  </si>
-[...130 lines deleted...]
-    <t>TITAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2499,571 +2502,571 @@
         <v>602.3</v>
       </c>
       <c r="Q25" s="4">
         <v>511.77</v>
       </c>
       <c r="R25" s="4">
         <v>84.97</v>
       </c>
       <c r="S25" s="4">
         <v>75</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="I26" s="13" t="s">
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="J26" s="13" t="s">
+      <c r="L26" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="K26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>21.48</v>
+        <v>32.31</v>
       </c>
       <c r="Q26" s="4">
-        <v>20.91</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>97.34</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="M27" s="4" t="s">
+      <c r="N27" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="N27" s="4" t="s">
+      <c r="O27" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>32.31</v>
+        <v>47.2</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>47.2</v>
+        <v>48.47</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="I29" s="13"/>
+        <v>157</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="L29" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="L29" s="4" t="s">
+      <c r="M29" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="M29" s="4" t="s">
+      <c r="N29" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="N29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O29" s="4" t="s">
-        <v>163</v>
+        <v>92</v>
       </c>
       <c r="P29" s="4">
-        <v>48.47</v>
+        <v>25.39</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M30" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="N30" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="M30" s="4" t="s">
+      <c r="O30" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="N30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P30" s="4">
-        <v>25.39</v>
+        <v>48.83</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L31" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="M31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>48.83</v>
+        <v>49.97</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="M32" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="I32" s="13"/>
-[...1 lines deleted...]
-      <c r="K32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="P32" s="4">
-        <v>49.97</v>
+        <v>600.84</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>551.71</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>91.82</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M33" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>600.84</v>
+        <v>0.98</v>
       </c>
       <c r="Q33" s="4">
-        <v>551.71</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>91.82</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I34" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="I34" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J34" s="13" t="s">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P34" s="4">
-        <v>0.98</v>
+        <v>21.48</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>20.91</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S34" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="11"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8">
         <v>1740.95</v>
       </c>
       <c r="P35" s="8">
         <v>1138.99</v>
       </c>
       <c r="Q35" s="8">
         <v>65.42</v>
       </c>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>