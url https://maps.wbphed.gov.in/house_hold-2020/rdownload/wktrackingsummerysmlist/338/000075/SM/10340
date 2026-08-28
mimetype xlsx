--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,89 +89,137 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPLY SCHEME FOR SAIDPUR.</t>
   </si>
   <si>
     <t>SM/10340</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>1ST CONTINUATION ORDER FOR Deployment of 4 (four) Nos. Security Guard without Arm for guarding arrangement of Office cum store at Arambag Sub-Division Office under Arambag Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2021 to 31.03.2022.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000330/2021-2022</t>
+  </si>
+  <si>
+    <t>2088/Hug</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>26/03/2022</t>
+  </si>
+  <si>
+    <t>PEACOCK SECURITY SERVICE</t>
+  </si>
+  <si>
     <t>1ST CONTINUATION ORDER FOR Deployment of 2 (two) Nos. Security Guard without Arm for guarding arrangement of Office cum store at Kamarpukur Bunglow under Arambag Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2021 to 31.03.2022.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000331/2021-2022</t>
   </si>
   <si>
     <t>2089/Hug</t>
   </si>
   <si>
-    <t>25/11/2021</t>
-[...5 lines deleted...]
-    <t>PEACOCK SECURITY SERVICE</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>DEFIXING, DISMOUNTING AND DISMANTLING THE MUD PUMP OIL CHAMBER, FLUID CHAMBER, PTO FOR RIG MACHINE JOHN/DR/1000 (MUD PUMP) UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2021-2022</t>
+  </si>
+  <si>
+    <t>141/CMSD-I</t>
+  </si>
+  <si>
+    <t>23/08/2021</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>2ND CONTINUATION ORDER FOR Deployment of 5 (five) Nos. Security Guard without Arm for guarding arrangement of Office cum store at SODEPUR Water Supply Scheme under Arambag Sub-Division, under Hooghly Division, PHE Dte.. Period 4 months from 01.04.2022 to 31.07.2022.</t>
   </si>
   <si>
     <t>ORD/000498/2021-2022</t>
   </si>
   <si>
     <t>626/Hug</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
+    <t>Augmentation of Saidpur (Zone-II) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 500 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000094/2022-2023</t>
+  </si>
+  <si>
+    <t>1020/Hug</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>27/05/2023</t>
+  </si>
+  <si>
+    <t>MINTU CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Power Connection for Saidpur W/S. Sch.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer3</t>
   </si>
   <si>
     <t>ORD/000002/2022-2023</t>
   </si>
   <si>
     <t>5003400960/Quot/03</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
@@ -182,299 +230,293 @@
   <si>
     <t>ORD/000223/2022-2023</t>
   </si>
   <si>
     <t>408/Arg</t>
   </si>
   <si>
     <t>07/06/2022</t>
   </si>
   <si>
     <t>07/07/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Preparation of DPR for Augmentation of Saidpur Piped Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Pursura]. (Saidpur Part-A)</t>
   </si>
   <si>
     <t>ORD/000222/2022-2023</t>
   </si>
   <si>
     <t>407/Arg</t>
   </si>
   <si>
-    <t>Central Drilling</t>
+    <t>2nd Continuation for Operation &amp; Maintenance of OHR, FHTC &amp; Laying Distribution System including Street stand Post, Rising Main &amp; other essential components ofSrirumpore, Shyampur &amp; Saidpur (Zone-I &amp; II) W/S Scheme for the period of 01.12.22 to 31.12.22 under Arambag Sub- Division P.H.E Dte. SL-37</t>
+  </si>
+  <si>
+    <t>ORD/000521/2022-2023</t>
+  </si>
+  <si>
+    <t>2614/HUG</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>BISHALAXMI ENTERPRISE (DIPAK SINGHA ROY)</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of S/P/M &amp; other E/M equipments etc. including allied works for Saidpur W/S. Sch. Z-I, TW-III. Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/001142/2022-2023</t>
+  </si>
+  <si>
+    <t>1038/ED</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
   </si>
   <si>
     <t>SINKING OF TUBE WELL (300MMX200MMX250 MTRS DEPTH) BY DEPARTMENTAL RIG MACHINE FOR SAIDPUR W/S SCH UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000212/2021-2022</t>
   </si>
   <si>
     <t>1297/CDD</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
-    <t>PADMA ENGINEERING &amp; CO.</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of approach road at 3rd Tube Well Site of Saidpur Zone-I Piped Water Supply Scheme under Arambagh Sub-Division , P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000368/2022-2023</t>
   </si>
   <si>
     <t>614/Arg</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Augmentation of Saidpur (Zone-I) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 600 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000051/2022-2023</t>
+  </si>
+  <si>
+    <t>1182/Hug</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>BANSBERIA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto180 Mtr at SAIDPUR ZONE-II PWSS of ARAMBAGH Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000454/2022-2023</t>
+  </si>
+  <si>
+    <t>2505/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>REPAIRING OF MUD PUMP FLUID CHAMBER, TRANSMISSION LINE AND OTHERS WORKS ALONG WITH SUPPLY OF DRILLING ACCESSORYU OF RIG MACHINE- JOHN/DR/1500-III UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000273/2021-2022</t>
+  </si>
+  <si>
+    <t>72/CMSD-I</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto 180 Mtr at SAIDPUR (ZONE-I) PWSS of Arambag Sub-Division under Hooghly Division, PHE Dte. SL - 09</t>
+  </si>
+  <si>
+    <t>ORD/000344/2022-2023</t>
+  </si>
+  <si>
+    <t>1957/HUG</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000021/2022-2023</t>
+  </si>
+  <si>
+    <t>1124/2/HUG</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000107/2022-2023</t>
+  </si>
+  <si>
+    <t>1773/41/Hug</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>RTOR000046/2022-2023</t>
+  </si>
+  <si>
+    <t>1590/1/Hug</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
+  </si>
+  <si>
     <t>Electric Supply</t>
   </si>
   <si>
     <t>VCH/001994/2022-2023</t>
   </si>
   <si>
     <t>15/07/2022</t>
   </si>
   <si>
-    <t>1ST CONTINUATION ORDER FOR Deployment of 4 (four) Nos. Security Guard without Arm for guarding arrangement of Office cum store at Arambag Sub-Division Office under Arambag Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2021 to 31.03.2022.</t>
-[...43 lines deleted...]
-  <si>
     <t>Repairing of Concrete Road damaged due to Laying Distribution System and Interconnection Pipeline with other allied works of SAIDPUR Zone-II Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000026/2023-2024</t>
   </si>
   <si>
     <t>1126/HUG</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
-    <t>MINTU CHAKRABORTY</t>
-[...77 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Augmentation of Saidpur water supply scheme Zone I TW No I and Zone II TW No I Block Pursurah, District Hooghly under ED PHED.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer1,Junior Engineer3</t>
+  </si>
+  <si>
+    <t>ORD/000225/2022-2023</t>
+  </si>
+  <si>
+    <t>856/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>RTOR000256/2022-2023</t>
   </si>
   <si>
     <t>127/27/Hug</t>
   </si>
   <si>
     <t>13/01/2023</t>
   </si>
   <si>
-    <t>RTOR000107/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000188/2023-2024</t>
   </si>
   <si>
     <t>1385/59/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Quotation Bill for New Service Connection at Aug. of Saidpur W/S. Sch. Z-II, PH-III &amp; II</t>
   </si>
   <si>
     <t>BILL/01883/2022-2023</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
-    <t>Augmentation of Saidpur (Zone-II) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 500 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Sinking of 2 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SAIDPUR Zone-I W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000175/2024-2025</t>
   </si>
   <si>
     <t>3185/HUG</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B.K ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at SAIDPUR ZONE-II (1No.), SAIDPUR ZONE-I (2Nos.) ARANDI (1 No.) W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000224/2024-2025</t>
   </si>
   <si>
     <t>3435/HUG</t>
@@ -515,120 +557,78 @@
   <si>
     <t>2417/HUG</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>Repairing of existing Switch Rooms and Construction of Boundary Wall with Internal Pathway and Drain at H/W Site for Saidpur Zone-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000483/2024-2025</t>
   </si>
   <si>
     <t>4147/HUG</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
-    <t>BANSBERIA CONSTRUCTION CO.</t>
-[...1 lines deleted...]
-  <si>
     <t>Repairing of existing Switch Rooms and Construction of Boundary Wall for HW &amp; 2nd TW Site with Construction of Toilet at 2nd T/W Site for Saidpur Zone-II W/S Scheme under Arambagh Sub-Division of Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000484/2024-2025</t>
   </si>
   <si>
     <t>4148/HUG</t>
   </si>
   <si>
     <t>TANISA ENTERPRISE</t>
   </si>
   <si>
-    <t>Augmentation of Saidpur (Zone-I) Water Supply scheme with LDS, Rising main, FHTC work, Pump House &amp; 600 cum capacity OHR with 20 mtr. staging height including soil investigation at Pursurah Block in Arambag Sub-Division, District:- Hooghly under Hooghly Division, PHE Dte. (2nd Call)</t>
-[...13 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SABALSINGHAPUR PWSS-4nos (2) BARADANGAL (Z-II) PWSS-2nos (3) SAIDPUR (Z-I) PWSS-4nos (4) SOALUK PWSS-4nos</t>
   </si>
   <si>
     <t>ORD/002648/2024-2025</t>
   </si>
   <si>
     <t>814/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1177,51 +1177,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.69</v>
+        <v>3.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -1229,306 +1229,306 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.26</v>
+        <v>1.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>13.34</v>
+        <v>0.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>2.17</v>
+        <v>4.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.68</v>
+        <v>602.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.85</v>
+        <v>452.63</v>
       </c>
       <c r="R7" s="4">
-        <v>146.32</v>
+        <v>75.15</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="E8" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>14.58</v>
+        <v>13.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.25</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>77.2</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1539,1556 +1539,1556 @@
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>1.42</v>
+        <v>2.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.37</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>96.25</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4">
-        <v>15</v>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>13.34</v>
+        <v>4.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>146.32</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>3.38</v>
+        <v>0.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.83</v>
+        <v>10.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.72</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>42</v>
       </c>
       <c r="P13" s="4">
-        <v>10.19</v>
+        <v>14.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.86</v>
+        <v>11.25</v>
       </c>
       <c r="R13" s="4">
-        <v>96.72</v>
+        <v>77.2</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>35.76</v>
+        <v>1.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.37</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.25</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>11.32</v>
+        <v>600.84</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.33</v>
+        <v>551.71</v>
       </c>
       <c r="R15" s="4">
-        <v>91.27</v>
+        <v>91.82</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>12.72</v>
       </c>
       <c r="Q16" s="4">
         <v>12.45</v>
       </c>
       <c r="R16" s="4">
         <v>97.84</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="P17" s="4">
         <v>4</v>
       </c>
       <c r="Q17" s="4">
         <v>2.39</v>
       </c>
       <c r="R17" s="4">
         <v>59.61</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="P18" s="4">
-        <v>0.11</v>
+        <v>11.32</v>
       </c>
       <c r="Q18" s="4">
-        <v>0.11</v>
+        <v>10.33</v>
       </c>
       <c r="R18" s="4">
-        <v>100</v>
+        <v>91.27</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P19" s="4">
         <v>9.24</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>39.26</v>
+        <v>1.38</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P21" s="4">
-        <v>1.38</v>
+        <v>24.64</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>129</v>
+      </c>
+      <c r="L22" s="4">
+        <v>15</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="P22" s="4">
-        <v>24.64</v>
+        <v>13.34</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="J23" s="13"/>
+        <v>131</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K23" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="P23" s="4">
-        <v>39.55</v>
+        <v>35.76</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>136</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>138</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>139</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>140</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>46</v>
+        <v>143</v>
       </c>
       <c r="P24" s="4">
-        <v>15.33</v>
+        <v>21.48</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>20.91</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="P25" s="4">
-        <v>602.3</v>
+        <v>39.26</v>
       </c>
       <c r="Q25" s="4">
-        <v>511.77</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>84.97</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="P26" s="4">
-        <v>32.31</v>
+        <v>39.55</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>151</v>
+      </c>
+      <c r="L27" s="4">
+        <v>218</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
       <c r="P27" s="4">
-        <v>47.2</v>
+        <v>15.33</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="P28" s="4">
-        <v>48.47</v>
+        <v>32.31</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>92</v>
+        <v>164</v>
       </c>
       <c r="P29" s="4">
-        <v>25.39</v>
+        <v>47.2</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="P30" s="4">
-        <v>48.83</v>
+        <v>48.47</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="I31" s="13"/>
+        <v>171</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>171</v>
+        <v>53</v>
       </c>
       <c r="P31" s="4">
-        <v>49.97</v>
+        <v>25.39</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>167</v>
+        <v>100</v>
       </c>
       <c r="P32" s="4">
-        <v>600.84</v>
+        <v>48.83</v>
       </c>
       <c r="Q32" s="4">
-        <v>551.71</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>91.82</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>177</v>
-[...6 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="L33" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="M33" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O33" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="P33" s="4">
-        <v>0.98</v>
+        <v>49.97</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>185</v>
+        <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>186</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>187</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>188</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>190</v>
       </c>
       <c r="P34" s="4">
-        <v>21.48</v>
+        <v>0.98</v>
       </c>
       <c r="Q34" s="4">
-        <v>20.91</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>97.34</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
         <v>191</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="11"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8">
         <v>1740.95</v>
       </c>
       <c r="P35" s="8">
-        <v>1138.99</v>
+        <v>1079.84</v>
       </c>
       <c r="Q35" s="8">
-        <v>65.42</v>
+        <v>62.03</v>
       </c>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>