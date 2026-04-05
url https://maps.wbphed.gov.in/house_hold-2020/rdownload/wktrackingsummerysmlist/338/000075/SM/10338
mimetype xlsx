--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -527,65 +527,50 @@
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>D. K. ELECTRIC</t>
   </si>
   <si>
     <t>Sinking of tube-well by D.R. Rig method Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KRISHNARAMPUR (CHANDITALA) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
     <t>ORD/000892/2023-2024</t>
   </si>
   <si>
     <t>816/HUG</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY ENTERPRISE</t>
   </si>
   <si>
-    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Chanditala I &amp; II &amp; Jangipara Block (Phase-III) in the District of Hooghly under Serampore Sub Division under Hooghly Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of Boundary wall,Toilet,Plumbing arrangement,Path way and repairing of Existing Pump House at Pump house No 12ofChanditala water Supply Scheme under Serampur SubDivision;of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2024-2025</t>
   </si>
   <si>
     <t>4041/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>TOTON MONDAL</t>
   </si>
   <si>
     <t>Augmentation of CHANDITALA (ZONE-IV) Water Supply Scheme with LDS within Makhalpara, Khanpur, and part of Garalgacha &amp; Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000150/2022-2023</t>
   </si>
   <si>
     <t>1421/Hug</t>
@@ -900,50 +885,173 @@
     <t>652/HUG</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>Sinking of 01 nos. (size 100 X 40 mm dia) 154.0 Mtr. Deep, Indian Mark-II Tube well with PVC pipe &amp; Strainer near Chanditala Police Station under Chanditala Water Supply Scheme of Hooghly Division.</t>
   </si>
   <si>
     <t>ORD/000348/2025-2026</t>
   </si>
   <si>
     <t>539/SER</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>PANKAJ KUMAR MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of Additional 300 X 200 mm dia Tubewell 180 mtr depth, Construction of Switch Room, Boundary wall and rising main with interconnection at Chanditala W/s Scheme (Zone-III), Chanditala-II Block under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000741/2023-2024</t>
+  </si>
+  <si>
+    <t>376/HUG</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chanditala (Zone-III &amp; IV), Functional Hosuehold Tap Connection at Chanditala Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000747/2023-2024</t>
+  </si>
+  <si>
+    <t>380/HUG</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under Chanditala (Borhal Z-I) PWSS under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>826/HUG</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>S.S. CONSULTANCY &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Additional 80 nos. Functional Household Tap Connection (FHTC) within Jangalpara and KrishnarampurMouzas of Krishnarampur W/S Scheme under Chanditala -I Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>636/SER</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of the Office Building of the Serampore Sub-Division under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000344/2024-2025</t>
+  </si>
+  <si>
+    <t>642/SER</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of structural shed for storing Mechanical pumps and machineries at Garalgacha OHR work site under Chanditala PWSS under Serampur Sub division within Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001301/2024-2025</t>
+  </si>
+  <si>
+    <t>73/SER</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Thero) of CHANDITALA W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001351/2024-2025</t>
+  </si>
+  <si>
+    <t>48/SER</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of structural shed for storing Mechanical pumps and machineries at Chanditala OHR work site under Serampur Sub division within Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001300/2024-2025</t>
+  </si>
+  <si>
+    <t>72/SER</t>
+  </si>
+  <si>
+    <t>Emargency replacement of valves and allied works at Chanditala Zone -I, II &amp; III Water Supply Scheme under Serampore sub-division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001306/2024-2025</t>
+  </si>
+  <si>
+    <t>78/SER</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under CHANDITALA PWSS (Borhal Z-II) under Serampore Sub-Division Of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>825/HUG</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE (PIJUSH MONDAL)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1332,51 +1440,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W59"/>
+  <dimension ref="A1:W68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -3254,679 +3362,679 @@
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>171</v>
       </c>
-      <c r="I33" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>172</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>173</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P33" s="4">
-        <v>4.94</v>
+        <v>10.75</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>177</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>180</v>
+        <v>83</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>181</v>
+        <v>84</v>
       </c>
       <c r="P34" s="4">
-        <v>10.75</v>
+        <v>78.39</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="L35" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="I35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="4" t="s">
+      <c r="M35" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="L35" s="4" t="s">
+      <c r="N35" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O35" s="4" t="s">
-        <v>84</v>
+        <v>185</v>
       </c>
       <c r="P35" s="4">
-        <v>78.39</v>
+        <v>22.05</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>188</v>
+        <v>82</v>
       </c>
       <c r="N36" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O36" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="O36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P36" s="4">
-        <v>22.05</v>
+        <v>56.66</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L37" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="L37" s="4" t="s">
+      <c r="M37" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="M37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N37" s="4" t="s">
-        <v>83</v>
+        <v>194</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P37" s="4">
-        <v>56.66</v>
+        <v>31.08</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>26</v>
+        <v>197</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="P38" s="4">
-        <v>31.08</v>
+        <v>87.88</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>206</v>
+        <v>156</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="P39" s="4">
-        <v>87.88</v>
+        <v>47.18</v>
       </c>
       <c r="Q39" s="4">
         <v>0</v>
       </c>
       <c r="R39" s="4">
         <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>208</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>210</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>211</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>156</v>
+        <v>212</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="P40" s="4">
-        <v>47.18</v>
+        <v>43.61</v>
       </c>
       <c r="Q40" s="4">
         <v>0</v>
       </c>
       <c r="R40" s="4">
         <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>26</v>
+        <v>215</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>218</v>
+        <v>164</v>
       </c>
       <c r="P41" s="4">
-        <v>43.61</v>
+        <v>31.09</v>
       </c>
       <c r="Q41" s="4">
         <v>0</v>
       </c>
       <c r="R41" s="4">
         <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>220</v>
+        <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>221</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>222</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>223</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>224</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="P42" s="4">
-        <v>31.09</v>
+        <v>3.53</v>
       </c>
       <c r="Q42" s="4">
         <v>0</v>
       </c>
       <c r="R42" s="4">
         <v>0</v>
       </c>
       <c r="S42" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>230</v>
+        <v>176</v>
       </c>
       <c r="P43" s="4">
-        <v>3.53</v>
+        <v>4.93</v>
       </c>
       <c r="Q43" s="4">
         <v>0</v>
       </c>
       <c r="R43" s="4">
         <v>0</v>
       </c>
       <c r="S43" s="4">
         <v>95</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
@@ -3934,941 +4042,1494 @@
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>231</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>232</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>233</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="P44" s="4">
         <v>4.93</v>
       </c>
       <c r="Q44" s="4">
         <v>0</v>
       </c>
       <c r="R44" s="4">
         <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>95</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="P45" s="4">
-        <v>4.93</v>
+        <v>4.15</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>95</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="M46" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="L46" s="4" t="s">
+      <c r="N46" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="M46" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O46" s="4" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="P46" s="4">
-        <v>4.15</v>
+        <v>0.36</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
         <v>95</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>242</v>
-[...6 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="L47" s="4" t="s">
         <v>244</v>
+      </c>
+      <c r="L47" s="4">
+        <v>20</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>245</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>247</v>
+        <v>74</v>
       </c>
       <c r="P47" s="4">
-        <v>0.36</v>
+        <v>3.33</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="L48" s="4">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P48" s="4">
-        <v>3.33</v>
+        <v>6.27</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="L49" s="4">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>250</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>250</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P49" s="4">
-        <v>6.27</v>
+        <v>3.84</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>0</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="L50" s="4">
-        <v>152</v>
+        <v>70</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P50" s="4">
-        <v>3.84</v>
+        <v>8.21</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J51" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="I51" s="13"/>
-[...1 lines deleted...]
-      <c r="K51" s="4" t="s">
+      <c r="M51" s="4" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>258</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>258</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>74</v>
+        <v>259</v>
       </c>
       <c r="P51" s="4">
-        <v>8.21</v>
+        <v>3.91</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J52" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J52" s="13"/>
       <c r="K52" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>264</v>
+        <v>170</v>
       </c>
       <c r="P52" s="4">
-        <v>3.91</v>
+        <v>3.93</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="L53" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="I53" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K53" s="4" t="s">
+      <c r="M53" s="4" t="s">
         <v>266</v>
       </c>
-      <c r="L53" s="4" t="s">
+      <c r="N53" s="4" t="s">
         <v>267</v>
       </c>
-      <c r="M53" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O53" s="4" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="P53" s="4">
-        <v>3.93</v>
+        <v>20.85</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P54" s="4">
-        <v>20.85</v>
+        <v>27.85</v>
       </c>
       <c r="Q54" s="4">
         <v>0</v>
       </c>
       <c r="R54" s="4">
         <v>0</v>
       </c>
       <c r="S54" s="4">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="P55" s="4">
-        <v>27.85</v>
+        <v>4.68</v>
       </c>
       <c r="Q55" s="4">
         <v>0</v>
       </c>
       <c r="R55" s="4">
         <v>0</v>
       </c>
       <c r="S55" s="4">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="I56" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="13"/>
       <c r="K56" s="4" t="s">
         <v>281</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>282</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>283</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>284</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>264</v>
+        <v>111</v>
       </c>
       <c r="P56" s="4">
-        <v>4.68</v>
+        <v>35.39</v>
       </c>
       <c r="Q56" s="4">
         <v>0</v>
       </c>
       <c r="R56" s="4">
         <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
         <v>285</v>
       </c>
-      <c r="I57" s="13"/>
-      <c r="J57" s="13"/>
+      <c r="I57" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J57" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K57" s="4" t="s">
         <v>286</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>287</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>288</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>289</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>111</v>
+        <v>290</v>
       </c>
       <c r="P57" s="4">
-        <v>35.39</v>
+        <v>0.99</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-      <c r="J58" s="13"/>
+        <v>291</v>
+      </c>
+      <c r="I58" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J58" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K58" s="4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>294</v>
+        <v>184</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>295</v>
+        <v>111</v>
       </c>
       <c r="P58" s="4">
-        <v>0.99</v>
+        <v>35.06</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
-      <c r="A59" s="7" t="s">
+      <c r="A59" s="3">
+        <v>57</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H59" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K59" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="B59" s="7"/>
-[...22 lines deleted...]
-      <c r="S59" s="8"/>
+      <c r="L59" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="N59" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="O59" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="P59" s="4">
+        <v>58.65</v>
+      </c>
+      <c r="Q59" s="4">
+        <v>0</v>
+      </c>
+      <c r="R59" s="4">
+        <v>0</v>
+      </c>
+      <c r="S59" s="4">
+        <v>30</v>
+      </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="3">
+        <v>58</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="I60" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J60" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="P60" s="4">
+        <v>23.46</v>
+      </c>
+      <c r="Q60" s="4">
+        <v>0</v>
+      </c>
+      <c r="R60" s="4">
+        <v>0</v>
+      </c>
+      <c r="S60" s="4">
+        <v>99</v>
+      </c>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="3">
+        <v>59</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H61" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K61" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="L61" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N61" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="P61" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q61" s="4">
+        <v>0</v>
+      </c>
+      <c r="R61" s="4">
+        <v>0</v>
+      </c>
+      <c r="S61" s="4">
+        <v>96</v>
+      </c>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="3">
+        <v>60</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="I62" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J62" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="P62" s="4">
+        <v>4.29</v>
+      </c>
+      <c r="Q62" s="4">
+        <v>0</v>
+      </c>
+      <c r="R62" s="4">
+        <v>0</v>
+      </c>
+      <c r="S62" s="4">
+        <v>80</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="3">
+        <v>61</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="3"/>
+      <c r="D63" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H63" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J63" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K63" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="L63" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="M63" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N63" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="P63" s="4">
+        <v>4.88</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>0</v>
+      </c>
+      <c r="R63" s="4">
+        <v>0</v>
+      </c>
+      <c r="S63" s="4">
+        <v>90</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="3">
+        <v>62</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="O64" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="P64" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q64" s="4">
+        <v>0</v>
+      </c>
+      <c r="R64" s="4">
+        <v>0</v>
+      </c>
+      <c r="S64" s="4">
+        <v>90</v>
+      </c>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1"/>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="3">
+        <v>63</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H65" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J65" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K65" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N65" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="O65" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="P65" s="4">
+        <v>4.88</v>
+      </c>
+      <c r="Q65" s="4">
+        <v>0</v>
+      </c>
+      <c r="R65" s="4">
+        <v>0</v>
+      </c>
+      <c r="S65" s="4">
+        <v>80</v>
+      </c>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="3">
+        <v>64</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3"/>
+      <c r="D66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H66" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="P66" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="Q66" s="4">
+        <v>0</v>
+      </c>
+      <c r="R66" s="4">
+        <v>0</v>
+      </c>
+      <c r="S66" s="4">
+        <v>90</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="3">
+        <v>65</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K67" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="L67" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="P67" s="4">
+        <v>23.37</v>
+      </c>
+      <c r="Q67" s="4">
+        <v>0</v>
+      </c>
+      <c r="R67" s="4">
+        <v>0</v>
+      </c>
+      <c r="S67" s="4">
+        <v>60</v>
+      </c>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="14"/>
+      <c r="I68" s="14"/>
+      <c r="J68" s="14"/>
+      <c r="K68" s="8"/>
+      <c r="L68" s="8"/>
+      <c r="M68" s="8"/>
+      <c r="N68" s="8"/>
+      <c r="O68" s="8">
+        <v>1343.35</v>
+      </c>
+      <c r="P68" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="8">
+        <v>0</v>
+      </c>
+      <c r="R68" s="8"/>
+      <c r="S68" s="8"/>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A59:N59"/>
+    <mergeCell ref="A68:N68"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>