--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -470,588 +470,636 @@
   <si>
     <t>Quotation bill for new service connection of WBSEDC at Chanditala w/s scheme, T.W. No.-XI</t>
   </si>
   <si>
     <t>BILL/00778/2022-2023</t>
   </si>
   <si>
     <t>Piped water supply scheme at CHANDITALA PANCHGHORA NANDANKANAN area under Chanditala - II block of Hooghly Division.</t>
   </si>
   <si>
     <t>ORD/000029/2024-2025</t>
   </si>
   <si>
     <t>2286/HUG</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Construction of Switch Room,Boundary wall,and rising main with interconnection atChanditalaW/s Scheme(Zone 1)Beledanga,Chanditala-II Block under Hooghly Division PHE Dte.Source Augmentation.</t>
-[...5 lines deleted...]
-    <t>3614/HUG</t>
+    <t>Sinking of tube-well by D.R. Rig method Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KRISHNARAMPUR (CHANDITALA) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division P.HE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000892/2023-2024</t>
+  </si>
+  <si>
+    <t>816/HUG</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall,Toilet,Plumbing arrangement,Path way and repairing of Existing Pump House at Pump house No 12ofChanditala water Supply Scheme under Serampur SubDivision;of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2024-2025</t>
+  </si>
+  <si>
+    <t>4041/HUG</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
+  </si>
+  <si>
+    <t>Augmentation of CHANDITALA (ZONE-IV) Water Supply Scheme with LDS within Makhalpara, Khanpur, and part of Garalgacha &amp; Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>1421/Hug</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Chanditala water supply scheme, T.W. No.- I &amp; II, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000202/2022-2023</t>
+  </si>
+  <si>
+    <t>829/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>HINDUSTAN ENGINEERING CORPORATION (E&amp;M)</t>
+  </si>
+  <si>
+    <t>Augmentation of CHANDITALA (ZONE-III) Water Supply Scheme with LDS within Eklakhi and part of Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000674/2022-2023</t>
+  </si>
+  <si>
+    <t>1420/HUG</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Construction of 2 Nos. 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed 2 nos. T.W with distribution system,For AUGMENTATION OF of CHANDITALA W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000117/2023-2024</t>
+  </si>
+  <si>
+    <t>1446/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>17/06/2023</t>
+  </si>
+  <si>
+    <t>SB ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at CHIKRAND ZONE-I (1No.), CHIKRAND ZONE-II (1No.), CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000598/2023-2024</t>
+  </si>
+  <si>
+    <t>3313/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
+  </si>
+  <si>
+    <t>Laying of Balance pipeline and allied works due to road widening work at Chanditala W/S Scheme under Serampore Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2023-2024</t>
+  </si>
+  <si>
+    <t>3562/HUG</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>P. B. ENTERPRISE(PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>Augumention of Electro Mechanical Equipments and other electro mechanical accessories at Pump House under Barijhati GP and Garalgacha Gram Panchayet of Chanditala - II Block, Dist-Hooghly under Electrical Divisio, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>4892/ED</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>26/03/2024</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under CHANDITALA I &amp; SERAMPORE-UTTARPARA Block of Serampore Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000181/2024-2025</t>
+  </si>
+  <si>
+    <t>517/SER</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte.(Phase-I) for Serampore Uttarpara, Chanditala-I, Chanditala-II &amp; Jangipara Block</t>
+  </si>
+  <si>
+    <t>ORD/000184/2024-2025</t>
+  </si>
+  <si>
+    <t>522/SER</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte.(Phase-II) for Serampore Uttarpara, Chanditala-I, Chanditala-II &amp; Jangipara Block</t>
+  </si>
+  <si>
+    <t>ORD/000185/2024-2025</t>
+  </si>
+  <si>
+    <t>523/SER</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under CHANDITALA II Block of Serampore Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000182/2024-2025</t>
+  </si>
+  <si>
+    <t>518/SER</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION OF 1NO. TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL AT CHANDITALA PWSS NEAR EKLAKI UNDER SERAMPORE SUB-DIVISION OF HOOGHLY DIVISION P.H.E, DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>431/SER</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation bill for new service connection charges at Chanditala PWSS Zone-I, P.H. No.-V, Hooghly. Application No. 5004085765 Ref ID: 503603819</t>
+  </si>
+  <si>
+    <t>BILL/00032/2024-2025</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>Quotation bill for new service connection charges at Chanditala PWSS Zone-II, P.H. No.-IV, Hooghly. Application No. 5004085812 Ref ID: 503603818</t>
+  </si>
+  <si>
+    <t>BILL/00031/2024-2025</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Chanditala w/s scheme, Zone- I, T.W. No.-IV, Dist.-Hooghly under PHE Dte. Application No- 5004099440 Reference ID- 503611397 SM Code- 18966</t>
+  </si>
+  <si>
+    <t>BILL/00485/2024-2025</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Chanditala w/s scheme, Zone- III, T.W. NO- III, Dist.-Hooghly under PHE Dte. Application No- 5004091705 Reference ID- 503606735 SM Code- 10338</t>
+  </si>
+  <si>
+    <t>BILL/00161/2024-2025</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>Estimate for construction of 2 nos Toilets at Piarapur Pump House No-2 and Krishnarampur Pump Hose No-2 under Chanditala PWSS under Serampore Sub - Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001302/2024-2025</t>
+  </si>
+  <si>
+    <t>74/SER</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>M/S RAJKUMAR KHAN</t>
+  </si>
+  <si>
+    <t>Estimate for jack pushing of Road due to interconnection of Existing pipeline to 3rd Pump House of Krishnarampur mouza under Chanditala W/S Supply scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001304/2024-2025</t>
+  </si>
+  <si>
+    <t>76/SER</t>
+  </si>
+  <si>
+    <t>Sinking of tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room , boundary wall &amp; Repairing of Existing OHR,Switch Rooms, Boundary walls at 3rd TW sites for CHANDITALA (PIARAPUR) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2024-2025</t>
+  </si>
+  <si>
+    <t>2340/HUG</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>MS PRADIP KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Estimate for Reconstruction of boundary wall, Internal Pathway and allied works Head Works Site of Seakhala under Chanditala Water Supply Scheme under Serampore sub Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>285/SER</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>12/05/2025</t>
+  </si>
+  <si>
+    <t>Balance works for laying of water supply pipeline by HDD process under Chanditala Water Supply Scheme under Serampore Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002253/2024-2025</t>
+  </si>
+  <si>
+    <t>652/HUG</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Additional 300 X 200 mm dia Tubewell 180 mtr depth, Construction of Switch Room, Boundary wall and rising main with interconnection at Chanditala W/s Scheme (Zone-III), Chanditala-II Block under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000741/2023-2024</t>
+  </si>
+  <si>
+    <t>376/HUG</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chanditala (Zone-III &amp; IV), Functional Hosuehold Tap Connection at Chanditala Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000747/2023-2024</t>
+  </si>
+  <si>
+    <t>380/HUG</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under Chanditala (Borhal Z-I) PWSS under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>826/HUG</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>S.S. CONSULTANCY &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Additional 80 nos. Functional Household Tap Connection (FHTC) within Jangalpara and KrishnarampurMouzas of Krishnarampur W/S Scheme under Chanditala -I Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>636/SER</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
-    <t>04/01/2025</t>
-[...317 lines deleted...]
-    <t>76/SER</t>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of the Office Building of the Serampore Sub-Division under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000344/2024-2025</t>
+  </si>
+  <si>
+    <t>642/SER</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of structural shed for storing Mechanical pumps and machineries at Garalgacha OHR work site under Chanditala PWSS under Serampur Sub division within Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001301/2024-2025</t>
+  </si>
+  <si>
+    <t>73/SER</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Thero) of CHANDITALA W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001351/2024-2025</t>
+  </si>
+  <si>
+    <t>48/SER</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>PANKAJ KUMAR MANNA</t>
+  </si>
+  <si>
+    <t>Construction of structural shed for storing Mechanical pumps and machineries at Chanditala OHR work site under Serampur Sub division within Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001300/2024-2025</t>
+  </si>
+  <si>
+    <t>72/SER</t>
+  </si>
+  <si>
+    <t>Emargency replacement of valves and allied works at Chanditala Zone -I, II &amp; III Water Supply Scheme under Serampore sub-division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001306/2024-2025</t>
+  </si>
+  <si>
+    <t>78/SER</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under CHANDITALA PWSS (Borhal Z-II) under Serampore Sub-Division Of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>825/HUG</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE (PIJUSH MONDAL)</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHANDITALA PIPED W/S SCHEME, T.W. No. XII &amp; XIII, Block: Chanditala-II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002504/2023-2024</t>
   </si>
   <si>
     <t>420/ED</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room , boundary wall &amp; Repairing of Existing OHR,Switch Rooms, Boundary walls at 3rd TW sites for CHANDITALA (PIARAPUR) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...185 lines deleted...]
-    <t>MONDAL ENTERPRISE (PIJUSH MONDAL)</t>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas of Krishnarampur mouza under Chanditala W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>545/SER</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>GOURI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas of Jangalpara mouza under Chanditala W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>544/SER</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Gutul) of CHANDITALA W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001249/2024-2025</t>
+  </si>
+  <si>
+    <t>49/SER</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Baksha) of BAKSHA under Chanditala W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001251/2024-2025</t>
+  </si>
+  <si>
+    <t>51/SER</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation work of 2 nos Switch Room,Office Cum Godown at Seakhala under Chanditala water supply scheme Under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001293/2024-2025</t>
+  </si>
+  <si>
+    <t>65/SER</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Chanditala I &amp; II &amp; Jangipara Block (Phase-II) in the District of Hooghly under Serampore Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>643/SER</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different Habitations of Masat Mouzas of Masat W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2025-2026</t>
+  </si>
+  <si>
+    <t>292/SER</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>DILIP KUMAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1440,51 +1488,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W68"/>
+  <dimension ref="A1:W72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1603,54 +1651,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1664,54 +1712,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1847,54 +1895,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1908,54 +1956,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>1.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.71</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.88</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1969,54 +2017,54 @@
       <c r="I9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="4">
         <v>2.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.87</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2030,54 +2078,54 @@
       <c r="I10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>3.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.54</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2091,54 +2139,54 @@
       <c r="I11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>12.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>11.13</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>86.25</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2264,54 +2312,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>78.39</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>44.01</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>56.15</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2325,54 +2373,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
         <v>73.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>38.85</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>52.66</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2386,54 +2434,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>88.54</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>66.85</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>75.5</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2447,54 +2495,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>86.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>64.06</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>74.4</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2508,54 +2556,54 @@
       <c r="I18" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>10.66</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>10.65</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2569,54 +2617,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P19" s="4">
         <v>56.4</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>40.37</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>71.57</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2626,54 +2674,54 @@
       </c>
       <c r="H20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P20" s="4">
         <v>0.9</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>1.49</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>165.65</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2687,54 +2735,54 @@
       <c r="I21" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P21" s="4">
         <v>0.98</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>91.58</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2748,54 +2796,54 @@
       <c r="I22" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="P22" s="4">
         <v>12.67</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>10.2</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>80.53</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -3183,2353 +3231,2601 @@
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="I30" s="13"/>
-      <c r="J30" s="13"/>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K30" s="4" t="s">
         <v>153</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>154</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>155</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>156</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P30" s="4">
-        <v>25.82</v>
+        <v>31.68</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>6.15</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>19.42</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>158</v>
       </c>
-      <c r="I31" s="13" t="s">
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="J31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="N31" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="N31" s="4" t="s">
+      <c r="O31" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>9.7</v>
+        <v>10.75</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L32" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M32" s="4" t="s">
-        <v>168</v>
+        <v>82</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>169</v>
+        <v>83</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>170</v>
+        <v>84</v>
       </c>
       <c r="P32" s="4">
-        <v>31.68</v>
+        <v>78.39</v>
       </c>
       <c r="Q32" s="4">
-        <v>0</v>
+        <v>17.33</v>
       </c>
       <c r="R32" s="4">
-        <v>0</v>
+        <v>22.1</v>
       </c>
       <c r="S32" s="4">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="M33" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="I33" s="13"/>
-[...1 lines deleted...]
-      <c r="K33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="M33" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P33" s="4">
-        <v>10.75</v>
+        <v>22.05</v>
       </c>
       <c r="Q33" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="R33" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>84</v>
+        <v>177</v>
       </c>
       <c r="P34" s="4">
-        <v>78.39</v>
+        <v>56.66</v>
       </c>
       <c r="Q34" s="4">
-        <v>0</v>
+        <v>54.61</v>
       </c>
       <c r="R34" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="S34" s="4">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="P35" s="4">
+        <v>31.08</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="R35" s="4">
+        <v>47.62</v>
+      </c>
+      <c r="S35" s="4">
         <v>70</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>26</v>
+        <v>185</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="L36" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="L36" s="4" t="s">
+      <c r="M36" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="M36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N36" s="4" t="s">
-        <v>83</v>
+        <v>189</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P36" s="4">
-        <v>56.66</v>
+        <v>87.88</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>32.2</v>
       </c>
       <c r="S36" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="P37" s="4">
-        <v>31.08</v>
+        <v>47.18</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>23.09</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>48.95</v>
       </c>
       <c r="S37" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>198</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>199</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>200</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>202</v>
       </c>
       <c r="P38" s="4">
-        <v>87.88</v>
+        <v>43.61</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>40.54</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>92.96</v>
       </c>
       <c r="S38" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>203</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>26</v>
+        <v>204</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="P39" s="4">
-        <v>47.18</v>
+        <v>31.09</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>30.98</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S39" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="P40" s="4">
-        <v>43.61</v>
+        <v>3.53</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>6.99</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>198.07</v>
       </c>
       <c r="S40" s="4">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>215</v>
+        <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="P41" s="4">
-        <v>31.09</v>
+        <v>4.93</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S41" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>225</v>
+        <v>163</v>
       </c>
       <c r="P42" s="4">
-        <v>3.53</v>
+        <v>4.93</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S42" s="4">
         <v>95</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="P43" s="4">
-        <v>4.93</v>
+        <v>4.15</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>99.41</v>
       </c>
       <c r="S43" s="4">
         <v>95</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="N44" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="O44" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="L44" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P44" s="4">
-        <v>4.93</v>
+        <v>0.36</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>97.31</v>
       </c>
       <c r="S44" s="4">
         <v>95</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="I45" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K45" s="4" t="s">
+      <c r="L45" s="4">
+        <v>20</v>
+      </c>
+      <c r="M45" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="L45" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N45" s="4" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>176</v>
+        <v>74</v>
       </c>
       <c r="P45" s="4">
-        <v>4.15</v>
+        <v>3.33</v>
       </c>
       <c r="Q45" s="4">
         <v>0</v>
       </c>
       <c r="R45" s="4">
         <v>0</v>
       </c>
       <c r="S45" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="I46" s="13" t="s">
-[...9 lines deleted...]
-        <v>239</v>
+      <c r="L46" s="4">
+        <v>19</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>242</v>
+        <v>74</v>
       </c>
       <c r="P46" s="4">
-        <v>0.36</v>
+        <v>6.27</v>
       </c>
       <c r="Q46" s="4">
         <v>0</v>
       </c>
       <c r="R46" s="4">
         <v>0</v>
       </c>
       <c r="S46" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="4" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="L47" s="4">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P47" s="4">
-        <v>3.33</v>
+        <v>3.84</v>
       </c>
       <c r="Q47" s="4">
         <v>0</v>
       </c>
       <c r="R47" s="4">
         <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>0</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="4" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="L48" s="4">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P48" s="4">
-        <v>6.27</v>
+        <v>8.21</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>0</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J49" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="N49" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="I49" s="13"/>
-[...1 lines deleted...]
-      <c r="K49" s="4" t="s">
+      <c r="O49" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="L49" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P49" s="4">
-        <v>3.84</v>
+        <v>3.91</v>
       </c>
       <c r="Q49" s="4">
         <v>0</v>
       </c>
       <c r="R49" s="4">
         <v>0</v>
       </c>
       <c r="S49" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="I50" s="13"/>
+        <v>250</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J50" s="13"/>
       <c r="K50" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="L50" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="L50" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="M50" s="4" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>74</v>
+        <v>157</v>
       </c>
       <c r="P50" s="4">
-        <v>8.21</v>
+        <v>3.93</v>
       </c>
       <c r="Q50" s="4">
         <v>0</v>
       </c>
       <c r="R50" s="4">
         <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>255</v>
       </c>
-      <c r="L51" s="4" t="s">
+      <c r="M51" s="4" t="s">
         <v>256</v>
       </c>
-      <c r="M51" s="4" t="s">
+      <c r="N51" s="4" t="s">
         <v>257</v>
       </c>
-      <c r="N51" s="4" t="s">
+      <c r="O51" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="O51" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P51" s="4">
-        <v>3.91</v>
+        <v>27.85</v>
       </c>
       <c r="Q51" s="4">
         <v>0</v>
       </c>
       <c r="R51" s="4">
         <v>0</v>
       </c>
       <c r="S51" s="4">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J52" s="13"/>
+      <c r="J52" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K52" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="L52" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="L52" s="4" t="s">
+      <c r="M52" s="4" t="s">
         <v>262</v>
       </c>
-      <c r="M52" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N52" s="4" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>170</v>
+        <v>249</v>
       </c>
       <c r="P52" s="4">
-        <v>3.93</v>
+        <v>4.68</v>
       </c>
       <c r="Q52" s="4">
         <v>0</v>
       </c>
       <c r="R52" s="4">
         <v>0</v>
       </c>
       <c r="S52" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="13"/>
       <c r="K53" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>268</v>
+        <v>111</v>
       </c>
       <c r="P53" s="4">
-        <v>20.85</v>
+        <v>35.39</v>
       </c>
       <c r="Q53" s="4">
         <v>0</v>
       </c>
       <c r="R53" s="4">
         <v>0</v>
       </c>
       <c r="S53" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>269</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>270</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>271</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>273</v>
+        <v>172</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>274</v>
+        <v>111</v>
       </c>
       <c r="P54" s="4">
-        <v>27.85</v>
+        <v>35.06</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>12.5</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>35.66</v>
       </c>
       <c r="S54" s="4">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="N55" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="O55" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="L55" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>4.68</v>
+        <v>58.65</v>
       </c>
       <c r="Q55" s="4">
-        <v>0</v>
+        <v>19.21</v>
       </c>
       <c r="R55" s="4">
-        <v>0</v>
+        <v>32.76</v>
       </c>
       <c r="S55" s="4">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="I56" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J56" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K56" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N56" s="4" t="s">
         <v>280</v>
       </c>
-      <c r="I56" s="13"/>
-[...1 lines deleted...]
-      <c r="K56" s="4" t="s">
+      <c r="O56" s="4" t="s">
         <v>281</v>
       </c>
-      <c r="L56" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P56" s="4">
-        <v>35.39</v>
+        <v>23.46</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>14.33</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>61.07</v>
       </c>
       <c r="S56" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K57" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="M57" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="N57" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="L57" s="4" t="s">
+      <c r="O57" s="4" t="s">
         <v>287</v>
       </c>
-      <c r="M57" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P57" s="4">
-        <v>0.99</v>
+        <v>4.98</v>
       </c>
       <c r="Q57" s="4">
         <v>0</v>
       </c>
       <c r="R57" s="4">
         <v>0</v>
       </c>
       <c r="S57" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K58" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="N58" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="O58" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="L58" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P58" s="4">
-        <v>35.06</v>
+        <v>4.29</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>294</v>
+        <v>247</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>184</v>
+        <v>248</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>298</v>
+        <v>215</v>
       </c>
       <c r="P59" s="4">
-        <v>58.65</v>
+        <v>4.88</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K60" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="O60" s="4" t="s">
         <v>300</v>
       </c>
-      <c r="L60" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P60" s="4">
-        <v>23.46</v>
+        <v>4.85</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S60" s="4">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>155</v>
+        <v>247</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>307</v>
+        <v>248</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>308</v>
+        <v>163</v>
       </c>
       <c r="P61" s="4">
-        <v>4.98</v>
+        <v>4.88</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>155</v>
+        <v>247</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>312</v>
+        <v>248</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>313</v>
+        <v>163</v>
       </c>
       <c r="P62" s="4">
-        <v>4.29</v>
+        <v>4.28</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>257</v>
+        <v>155</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>258</v>
+        <v>310</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>225</v>
+        <v>311</v>
       </c>
       <c r="P63" s="4">
-        <v>4.88</v>
+        <v>23.37</v>
       </c>
       <c r="Q63" s="4">
-        <v>0</v>
+        <v>15.4</v>
       </c>
       <c r="R63" s="4">
-        <v>0</v>
+        <v>65.89</v>
       </c>
       <c r="S63" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K64" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="N64" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="O64" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="I64" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P64" s="4">
-        <v>4.85</v>
+        <v>20.85</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>48.62</v>
       </c>
       <c r="S64" s="4">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K65" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="L65" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="N65" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="L65" s="4" t="s">
+      <c r="O65" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="M65" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P65" s="4">
-        <v>4.88</v>
+        <v>4.84</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S65" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
         <v>324</v>
       </c>
       <c r="I66" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K66" s="4" t="s">
         <v>325</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>326</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>257</v>
+        <v>321</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>258</v>
+        <v>322</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>176</v>
+        <v>323</v>
       </c>
       <c r="P66" s="4">
-        <v>4.28</v>
+        <v>4.16</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S66" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
         <v>327</v>
       </c>
       <c r="I67" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>328</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>329</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>168</v>
+        <v>247</v>
       </c>
       <c r="N67" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="O67" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="O67" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P67" s="4">
-        <v>23.37</v>
+        <v>4.85</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
-      <c r="A68" s="7" t="s">
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K68" s="4" t="s">
         <v>332</v>
       </c>
-      <c r="B68" s="7"/>
-[...22 lines deleted...]
-      <c r="S68" s="8"/>
+      <c r="L68" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="P68" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>0</v>
+      </c>
+      <c r="S68" s="4">
+        <v>90</v>
+      </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="P69" s="4">
+        <v>4.14</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+      <c r="R69" s="4">
+        <v>0</v>
+      </c>
+      <c r="S69" s="4">
+        <v>90</v>
+      </c>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="P70" s="4">
+        <v>4.94</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>4.94</v>
+      </c>
+      <c r="R70" s="4">
+        <v>100</v>
+      </c>
+      <c r="S70" s="4">
+        <v>90</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="P71" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>0</v>
+      </c>
+      <c r="R71" s="4">
+        <v>0</v>
+      </c>
+      <c r="S71" s="4">
+        <v>92</v>
+      </c>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="14"/>
+      <c r="I72" s="14"/>
+      <c r="J72" s="14"/>
+      <c r="K72" s="8"/>
+      <c r="L72" s="8"/>
+      <c r="M72" s="8"/>
+      <c r="N72" s="8"/>
+      <c r="O72" s="8">
+        <v>1339.49</v>
+      </c>
+      <c r="P72" s="8">
+        <v>653.41</v>
+      </c>
+      <c r="Q72" s="8">
+        <v>48.78</v>
+      </c>
+      <c r="R72" s="8"/>
+      <c r="S72" s="8"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A68:N68"/>
+    <mergeCell ref="A72:N72"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>