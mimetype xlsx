--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1056,50 +1056,131 @@
     <t>ORD/000345/2024-2025</t>
   </si>
   <si>
     <t>643/SER</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Repairing of Damaged Road due to FHTC Works at different Habitations of Masat Mouzas of Masat W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>292/SER</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>DILIP KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different Habitations of Ausbati and Banmalipur Mouzas of Masat W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2025-2026</t>
+  </si>
+  <si>
+    <t>293/SER</t>
+  </si>
+  <si>
+    <t>Surging/Development of old tubewell using suitable air compressor to increase the yield at different Water Supply Scheme within Serampore Sub-Division of Hooghly Division, P.H.E. Dte. (1.Chanditala T.W No-3,4,5,6,7, Chickrand Z-I)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>287/SER</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>MINI PIPED WATER SUPPLY SCHEME FOR BELOW 100 HOUSEHOLD FOR CHANDITALA WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00777/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-612</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>HOOGHLY ZILLA PARISHAD</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Chanditala I &amp; II &amp; Jangipara Block (Phase-III) in the District of Hooghly under Serampore Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>644/SER</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHANDITALA PIPED W/S SCHEME, T.W. No. XIV, Block: Chanditala-II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002576/2023-2024</t>
+  </si>
+  <si>
+    <t>452/ED</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 01 nos. (size 100 X 40 mm dia) 154.0 Mtr. Deep, Indian Mark-II Tube well with PVC pipe &amp; Strainer near Chanditala Police Station under Chanditala Water Supply Scheme of Hooghly Division.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2025-2026</t>
+  </si>
+  <si>
+    <t>539/SER</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1488,51 +1569,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W72"/>
+  <dimension ref="A1:W78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5745,87 +5826,449 @@
       </c>
       <c r="N71" s="4" t="s">
         <v>346</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>347</v>
       </c>
       <c r="P71" s="4">
         <v>4.93</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
         <v>92</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
-      <c r="A72" s="7" t="s">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" s="13" t="s">
         <v>348</v>
       </c>
-      <c r="B72" s="7"/>
-[...22 lines deleted...]
-      <c r="S72" s="8"/>
+      <c r="I72" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="O72" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="P72" s="4">
+        <v>4.93</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>0</v>
+      </c>
+      <c r="R72" s="4">
+        <v>0</v>
+      </c>
+      <c r="S72" s="4">
+        <v>95</v>
+      </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="P73" s="4">
+        <v>4.27</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>0</v>
+      </c>
+      <c r="R73" s="4">
+        <v>0</v>
+      </c>
+      <c r="S73" s="4">
+        <v>90</v>
+      </c>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="I74" s="13"/>
+      <c r="J74" s="13"/>
+      <c r="K74" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="P74" s="4">
+        <v>33.35</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>0</v>
+      </c>
+      <c r="R74" s="4">
+        <v>0</v>
+      </c>
+      <c r="S74" s="4">
+        <v>0</v>
+      </c>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K75" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="P75" s="4">
+        <v>4.94</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>0</v>
+      </c>
+      <c r="R75" s="4">
+        <v>0</v>
+      </c>
+      <c r="S75" s="4">
+        <v>55</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="P76" s="4">
+        <v>9.7</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="R76" s="4">
+        <v>71.57</v>
+      </c>
+      <c r="S76" s="4">
+        <v>65</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="P77" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>0</v>
+      </c>
+      <c r="R77" s="4">
+        <v>0</v>
+      </c>
+      <c r="S77" s="4">
+        <v>95</v>
+      </c>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="14"/>
+      <c r="I78" s="14"/>
+      <c r="J78" s="14"/>
+      <c r="K78" s="8"/>
+      <c r="L78" s="8"/>
+      <c r="M78" s="8"/>
+      <c r="N78" s="8"/>
+      <c r="O78" s="8">
+        <v>1397.67</v>
+      </c>
+      <c r="P78" s="8">
+        <v>660.35</v>
+      </c>
+      <c r="Q78" s="8">
+        <v>47.25</v>
+      </c>
+      <c r="R78" s="8"/>
+      <c r="S78" s="8"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A72:N72"/>
+    <mergeCell ref="A78:N78"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>