--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -140,50 +140,92 @@
   <si>
     <t>ORD/000471/2021-2022</t>
   </si>
   <si>
     <t>363/SER</t>
   </si>
   <si>
     <t>2ND CONTINUATION ORDER FOR Deployment of 3 (three) Nos. Security Guard without Arm for guarding arrangement of Office cum store at SEAKHALA Water Supply Scheme under Serampore Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.04.2022 to 31.07.2022.</t>
   </si>
   <si>
     <t>ORD/000495/2021-2022</t>
   </si>
   <si>
     <t>623/Hug</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>31/07/2022</t>
   </si>
   <si>
     <t>P.B. ENTERPRISE (PINTU BHADURI)</t>
   </si>
   <si>
+    <t>Augmentation of CHANDITALA (ZONE-IV) Water Supply Scheme with LDS within Makhalpara, Khanpur, and part of Garalgacha &amp; Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala - II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000425/2022-2023</t>
+  </si>
+  <si>
+    <t>1421/HUG</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>26/08/2022</t>
+  </si>
+  <si>
+    <t>S.B. ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Augmentation of CHANDITALA (ZONE-I) Water Supply Scheme with LDS within Chanditala Mouza &amp; Functional Household Tap Connection, Construction of 1 No.Switch Room (3.6M X 3.0M ) and Boundary Wall at 10th T.W Site &amp; Repairing of 1 no existing Switch Room at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000894/2022-2023</t>
+  </si>
+  <si>
+    <t>1418/HUG</t>
+  </si>
+  <si>
+    <t>EVEREST CONSULTANT SERVICES (SUBRATA KUNDU)</t>
+  </si>
+  <si>
+    <t>Augmentation of CHANDITALA (ZONE-I) Water Supply Scheme with LDS within Barijhati and Thero Mouza &amp; Functional Household tap Connection, Repairing of 2 Nos. existing Switch Room and Boundary Wall &amp; Repairing of OHR with Boundary Wall at H.W Site (Barijhati) at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000895/2022-2023</t>
+  </si>
+  <si>
+    <t>1419/HUG</t>
+  </si>
+  <si>
+    <t>CHAKRABORTTI ENTERPRISE</t>
+  </si>
+  <si>
     <t>2ND CONTINUATION ORDER FOR Deployment of 3 (three) Nos. Security Guard without Arm for guarding arrangement of Office cum store at CHANDITALA Water Supply Scheme under Serampore Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.04.2022 to 31.07.2022.</t>
   </si>
   <si>
     <t>ORD/000494/2021-2022</t>
   </si>
   <si>
     <t>622/Hug</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING TUBE WELL MATERIALS OF 300 MM NOMINAL DIA. CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT CHANDITALA W/S SCHEME UNDER HOOGHLY DISTRICT, CMSD-II(D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000080/2022-2023</t>
   </si>
   <si>
     <t>235/CMSD-II(D)</t>
@@ -197,279 +239,375 @@
   <si>
     <t>S B S ENTERPRISE</t>
   </si>
   <si>
     <t>SUPPLY &amp; DELIVERY OF PEA SIZE GRAVELS AND BENTONITE POWDER SODIUM BASED AT SITE FOR CONSTRUCTION OF TUBE WELL AT CHANDITALA W/S IN HOOGHLY DISTRICT UNDER CMSD-II (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000081/2022-2023</t>
   </si>
   <si>
     <t>238/CMSD-II(D)</t>
   </si>
   <si>
     <t>M/S S.K.GHOSH &amp; CO.</t>
   </si>
   <si>
     <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OGF TUBE WELL (300MM X 200MM X 180 MTRS DEPTH) BY KORES RIG MACHINE FOR CHANDITALA W/S SCHEME CHANDITALA -II BLOCK UNDER HOOGHLY DISTRICT, CMSD-II (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000082/2022-2023</t>
   </si>
   <si>
     <t>232/CMSD-II (D)</t>
   </si>
   <si>
+    <t>Augmentation of CHANDITALA (ZONE-II) Water Supply Scheme with LDS within Garalgacha and Krishnapur Mouza &amp; Functional Household tap Connection, Repairing of 2 Nos. existing Switch Room and Boundary Wall &amp; Repairing of OHR with Boundary Wall at H.W Site (Garalgacha) at Chanditala-II Block under Serampore Sub-Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000620/2022-2023</t>
+  </si>
+  <si>
+    <t>1539/HUG</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>25/09/2022</t>
+  </si>
+  <si>
+    <t>DAS TRADING</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 180 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR CHANDITALA PWSS, UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>1374/CDD</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>24/12/2022</t>
+  </si>
+  <si>
+    <t>M/S SAIKAT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of CHANDITALA (ZONE-III) Water Supply Scheme with LDS within Eklakhi and part of Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000674/2022-2023</t>
+  </si>
+  <si>
+    <t>1420/HUG</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Chanditala water supply scheme, T.W. No. X, Block: Chanditala-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000101/2022-2023</t>
+  </si>
+  <si>
+    <t>3529/ED</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>BISALAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF PEA SIZE GRAVELS FOR CONSTRUCTION OF TUBEWELL AT CHANDITALA, HOOGHLY DISTRICT UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2022-2023</t>
+  </si>
+  <si>
+    <t>508/CMSDII</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing drilling crew and other works for construction of TW (300mm x 200mm x 210 mtr. depth) by utilising Departmental machineries for Chanditala PWSS under Hooghly District, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2022-2023</t>
+  </si>
+  <si>
+    <t>1561/CDD</t>
+  </si>
+  <si>
+    <t>08/12/2022</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>HIRING OF DIESEL DRIVEN MOTOR CAP (BS-III &amp; ABOVE) HAVING CONTRACT CARRIAGE PERMIT ALONG WITH FOR THE OFFICE OF THE SUPERINTENDING ENGINEER, M/E, PMU WBDWSIP UNDER CMSD-I (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2022-2023</t>
+  </si>
+  <si>
+    <t>261/CMSD-I</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>SIDDHARTHA CHATTERJEE</t>
+  </si>
+  <si>
     <t>PROVIDING TUBE WELL MATERIALS OF 200MM NOMINAL DIA. CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT CHANDITALA W/S SCHEME, UNDER HOOGHLY DISTRICT, CMSD-II (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000079/2022-2023</t>
   </si>
   <si>
     <t>236/CMSD-II(D)</t>
   </si>
   <si>
-    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 180 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR CHANDITALA PWSS, UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
-[...17 lines deleted...]
-    <t>Electrical</t>
+    <t>Augmentation of CHANDITALA (ZONE-II) Water Supply Scheme with LDS within Barijhati &amp; Bledanga Mouza &amp; Functional Household tap Connection &amp; Repairing of 1 no existing Switch Room at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000678/2022-2023</t>
+  </si>
+  <si>
+    <t>1538/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2022</t>
+  </si>
+  <si>
+    <t>M/S SHIVAM UDYOG</t>
+  </si>
+  <si>
+    <t>Augmentation of CHANDITALA (ZONE-IV) Water Supply Scheme with LDS within Makhalpara, Khanpur, and part of Garalgacha &amp; Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2022-2023</t>
+  </si>
+  <si>
+    <t>1421/Hug</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>1122/2/HUG</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000122/2022-2023</t>
+  </si>
+  <si>
+    <t>2210/1/Hug</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>RTOR000037/2022-2023</t>
+  </si>
+  <si>
+    <t>1291/2/Hug</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
   </si>
   <si>
     <t>Quotation bill for Chanditala W/S. Sch.</t>
   </si>
   <si>
     <t>VCH/002752/2022-2023</t>
   </si>
   <si>
-    <t>18/11/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quatation Bill for Chanditala W/S. Sch. PH-X</t>
   </si>
   <si>
     <t>VCH/002744/2022-2023</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Augmentation of CHANDITALA (ZONE-IV) Water Supply Scheme with LDS within Makhalpara, Khanpur, and part of Garalgacha &amp; Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala - II Block under Serampore Sub-Division, PHE Dte.</t>
-[...173 lines deleted...]
-    <t>24/06/2022</t>
+    <t>Construction of 2 Nos. 3.6 m X 3.0 m Switch Room with Additional Plinth Height, with Sanitary and Water Supply arrangement, Laying of C.I/D.I pipes &amp; specials for connection of Proposed 2 nos. T.W with distribution system,For AUGMENTATION OF of CHANDITALA W/S Scheme under Serampore Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000117/2023-2024</t>
+  </si>
+  <si>
+    <t>1446/HUG</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>17/06/2023</t>
+  </si>
+  <si>
+    <t>SB ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Chanditala water supply scheme, T.W. No.- I &amp; II, Block: Chanditala-I, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000202/2022-2023</t>
+  </si>
+  <si>
+    <t>829/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>HINDUSTAN ENGINEERING CORPORATION (E&amp;M)</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at CHIKRAND ZONE-I (1No.), CHIKRAND ZONE-II (1No.), CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000598/2023-2024</t>
+  </si>
+  <si>
+    <t>3313/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
+  </si>
+  <si>
+    <t>Laying of Balance pipeline and allied works due to road widening work at Chanditala W/S Scheme under Serampore Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2023-2024</t>
+  </si>
+  <si>
+    <t>3562/HUG</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>P. B. ENTERPRISE(PINTU BHADURI)</t>
+  </si>
+  <si>
+    <t>Augumention of Electro Mechanical Equipments and other electro mechanical accessories at Pump House under Barijhati GP and Garalgacha Gram Panchayet of Chanditala - II Block, Dist-Hooghly under Electrical Divisio, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/001480/2023-2024</t>
+  </si>
+  <si>
+    <t>4892/ED</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>26/03/2024</t>
+  </si>
+  <si>
+    <t>D. K. ELECTRIC</t>
   </si>
   <si>
     <t>RTOR000322/2023-2024</t>
   </si>
   <si>
     <t>1384/19/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Quotation bill for new service connection of WBSEDC at Chanditalaw/s scheme, T.W. No.-XII</t>
   </si>
   <si>
     <t>BILL/00777/2022-2023</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>Quotation bill for new service connection of WBSEDC at Chanditala w/s scheme, T.W. No.-XI</t>
   </si>
   <si>
     <t>BILL/00778/2022-2023</t>
   </si>
@@ -488,699 +626,561 @@
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Sinking of tube-well by D.R. Rig method Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of KRISHNARAMPUR (CHANDITALA) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
     <t>ORD/000892/2023-2024</t>
   </si>
   <si>
     <t>816/HUG</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>CHAKRABORTY ENTERPRISE</t>
   </si>
   <si>
+    <t>Sinking of tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room , boundary wall &amp; Repairing of Existing OHR,Switch Rooms, Boundary walls at 3rd TW sites for CHANDITALA (PIARAPUR) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000051/2024-2025</t>
+  </si>
+  <si>
+    <t>2340/HUG</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>MS PRADIP KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Chanditala I &amp; II &amp; Jangipara Block (Phase-III) in the District of Hooghly under Serampore Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2024-2025</t>
+  </si>
+  <si>
+    <t>644/SER</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Construction of Boundary wall,Toilet,Plumbing arrangement,Path way and repairing of Existing Pump House at Pump house No 12ofChanditala water Supply Scheme under Serampur SubDivision;of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2024-2025</t>
   </si>
   <si>
     <t>4041/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>TOTON MONDAL</t>
   </si>
   <si>
-    <t>Augmentation of CHANDITALA (ZONE-IV) Water Supply Scheme with LDS within Makhalpara, Khanpur, and part of Garalgacha &amp; Krishnapur Mouza with Functional Household tap Connection, Repairing of existing Switch Room &amp; Boundary Wall at Chanditala-II Block under Serampore Sub-Division, PHE Dte.</t>
-[...134 lines deleted...]
-    <t>D. K. ELECTRIC</t>
+    <t>Sinking of Additional 300 X 200 mm dia Tubewell 180 mtr depth, Construction of Switch Room, Boundary wall and rising main with interconnection at Chanditala W/s Scheme (Zone-III), Chanditala-II Block under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000741/2023-2024</t>
+  </si>
+  <si>
+    <t>376/HUG</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chanditala (Zone-III &amp; IV), Functional Hosuehold Tap Connection at Chanditala Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000747/2023-2024</t>
+  </si>
+  <si>
+    <t>380/HUG</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHANDITALA PIPED W/S SCHEME, T.W. No. XII &amp; XIII, Block: Chanditala-II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002504/2023-2024</t>
+  </si>
+  <si>
+    <t>420/ED</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHANDITALA PIPED W/S SCHEME, T.W. No. XIV, Block: Chanditala-II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002576/2023-2024</t>
+  </si>
+  <si>
+    <t>452/ED</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>24/05/2026</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under Chanditala (Borhal Z-I) PWSS under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000903/2023-2024</t>
+  </si>
+  <si>
+    <t>826/HUG</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>S.S. CONSULTANCY &amp; CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under CHANDITALA PWSS (Borhal Z-II) under Serampore Sub-Division Of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000900/2023-2024</t>
+  </si>
+  <si>
+    <t>825/HUG</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE (PIJUSH MONDAL)</t>
+  </si>
+  <si>
+    <t>Repair &amp; Renovation of the Office Building of the Serampore Sub-Division under Hooghly Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000344/2024-2025</t>
+  </si>
+  <si>
+    <t>642/SER</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>MAA TARA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under CHANDITALA I &amp; SERAMPORE-UTTARPARA Block of Serampore Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000181/2024-2025</t>
   </si>
   <si>
     <t>517/SER</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte.(Phase-I) for Serampore Uttarpara, Chanditala-I, Chanditala-II &amp; Jangipara Block</t>
   </si>
   <si>
     <t>ORD/000184/2024-2025</t>
   </si>
   <si>
     <t>522/SER</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte.(Phase-II) for Serampore Uttarpara, Chanditala-I, Chanditala-II &amp; Jangipara Block</t>
   </si>
   <si>
     <t>ORD/000185/2024-2025</t>
   </si>
   <si>
     <t>523/SER</t>
   </si>
   <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas of Krishnarampur mouza under Chanditala W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2024-2025</t>
+  </si>
+  <si>
+    <t>545/SER</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>GOURI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme under Chanditala I &amp; II &amp; Jangipara Block (Phase-II) in the District of Hooghly under Serampore Sub Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2024-2025</t>
+  </si>
+  <si>
+    <t>643/SER</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
     <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under CHANDITALA II Block of Serampore Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000182/2024-2025</t>
   </si>
   <si>
     <t>518/SER</t>
   </si>
   <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas of Jangalpara mouza under Chanditala W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>544/SER</t>
+  </si>
+  <si>
+    <t>Providing Additional 80 nos. Functional Household Tap Connection (FHTC) within Jangalpara and KrishnarampurMouzas of Krishnarampur W/S Scheme under Chanditala -I Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>636/SER</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
     <t>CONSTRUCTION OF 1NO. TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL AT CHANDITALA PWSS NEAR EKLAKI UNDER SERAMPORE SUB-DIVISION OF HOOGHLY DIVISION P.H.E, DTE.</t>
   </si>
   <si>
     <t>ORD/000148/2024-2025</t>
   </si>
   <si>
     <t>431/SER</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
+    <t>Quotation bill for new service connection charges at Chanditala PWSS Zone-II, P.H. No.-IV, Hooghly. Application No. 5004085812 Ref ID: 503603818</t>
+  </si>
+  <si>
+    <t>BILL/00031/2024-2025</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Chanditala w/s scheme, Zone- I, T.W. No.-IV, Dist.-Hooghly under PHE Dte. Application No- 5004099440 Reference ID- 503611397 SM Code- 18966</t>
+  </si>
+  <si>
+    <t>BILL/00485/2024-2025</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>Quotation money deposition for new service connection at Chanditala w/s scheme, Zone- III, T.W. NO- III, Dist.-Hooghly under PHE Dte. Application No- 5004091705 Reference ID- 503606735 SM Code- 10338</t>
+  </si>
+  <si>
+    <t>BILL/00161/2024-2025</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>MINI PIPED WATER SUPPLY SCHEME FOR BELOW 100 HOUSEHOLD FOR CHANDITALA WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00777/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-612</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>HOOGHLY ZILLA PARISHAD</t>
+  </si>
+  <si>
     <t>Quotation bill for new service connection charges at Chanditala PWSS Zone-I, P.H. No.-V, Hooghly. Application No. 5004085765 Ref ID: 503603819</t>
   </si>
   <si>
     <t>BILL/00032/2024-2025</t>
   </si>
   <si>
-    <t>05/04/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Estimate for construction of 2 nos Toilets at Piarapur Pump House No-2 and Krishnarampur Pump Hose No-2 under Chanditala PWSS under Serampore Sub - Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001302/2024-2025</t>
   </si>
   <si>
     <t>74/SER</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>M/S RAJKUMAR KHAN</t>
   </si>
   <si>
     <t>Estimate for jack pushing of Road due to interconnection of Existing pipeline to 3rd Pump House of Krishnarampur mouza under Chanditala W/S Supply scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/001304/2024-2025</t>
   </si>
   <si>
     <t>76/SER</t>
   </si>
   <si>
-    <t>Sinking of tube-well, Rising Main for inter connection between T.W &amp; Distribution, construction of switch-room , boundary wall &amp; Repairing of Existing OHR,Switch Rooms, Boundary walls at 3rd TW sites for CHANDITALA (PIARAPUR) Piped Water Supply Scheme under SERAMPORE Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Estimate for Reconstruction of boundary wall, Internal Pathway and allied works Head Works Site of Seakhala under Chanditala Water Supply Scheme under Serampore sub Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>285/SER</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>Balance works for laying of water supply pipeline by HDD process under Chanditala Water Supply Scheme under Serampore Sub-Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002253/2024-2025</t>
   </si>
   <si>
     <t>652/HUG</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
-    <t>Sinking of Additional 300 X 200 mm dia Tubewell 180 mtr depth, Construction of Switch Room, Boundary wall and rising main with interconnection at Chanditala W/s Scheme (Zone-III), Chanditala-II Block under Hooghly Division PHE Dte.</t>
-[...68 lines deleted...]
-    <t>MAA TARA CONSTRUCTION</t>
+    <t>Sinking of 01 nos. (size 100 X 40 mm dia) 154.0 Mtr. Deep, Indian Mark-II Tube well with PVC pipe &amp; Strainer near Chanditala Police Station under Chanditala Water Supply Scheme of Hooghly Division.</t>
+  </si>
+  <si>
+    <t>ORD/000348/2025-2026</t>
+  </si>
+  <si>
+    <t>539/SER</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>PANKAJ KUMAR MANNA</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Thero) of CHANDITALA W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001351/2024-2025</t>
+  </si>
+  <si>
+    <t>48/SER</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
   </si>
   <si>
     <t>Construction of structural shed for storing Mechanical pumps and machineries at Garalgacha OHR work site under Chanditala PWSS under Serampur Sub division within Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001301/2024-2025</t>
   </si>
   <si>
     <t>73/SER</t>
   </si>
   <si>
-    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Thero) of CHANDITALA W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
-[...11 lines deleted...]
-    <t>PANKAJ KUMAR MANNA</t>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Gutul) of CHANDITALA W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001249/2024-2025</t>
+  </si>
+  <si>
+    <t>49/SER</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Baksha) of BAKSHA under Chanditala W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001251/2024-2025</t>
+  </si>
+  <si>
+    <t>51/SER</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation work of 2 nos Switch Room,Office Cum Godown at Seakhala under Chanditala water supply scheme Under Serampore Sub-Division of Hooghly Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001293/2024-2025</t>
+  </si>
+  <si>
+    <t>65/SER</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
   </si>
   <si>
     <t>Construction of structural shed for storing Mechanical pumps and machineries at Chanditala OHR work site under Serampur Sub division within Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001300/2024-2025</t>
   </si>
   <si>
     <t>72/SER</t>
   </si>
   <si>
     <t>Emargency replacement of valves and allied works at Chanditala Zone -I, II &amp; III Water Supply Scheme under Serampore sub-division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001306/2024-2025</t>
   </si>
   <si>
     <t>78/SER</t>
   </si>
   <si>
-    <t>Repairing of Switch Room &amp; Boundary Wall at H/W &amp; 2nd TW sites, and Repairing of OHR under CHANDITALA PWSS (Borhal Z-II) under Serampore Sub-Division Of Hooghly Division P.H.E. Dte.</t>
-[...106 lines deleted...]
-  <si>
     <t>Repairing of Damaged Road due to FHTC Works at different Habitations of Masat Mouzas of Masat W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>292/SER</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>DILIP KUMAR GHOSH</t>
   </si>
   <si>
+    <t>Surging/Development of old tubewell using suitable air compressor to increase the yield at different Water Supply Scheme within Serampore Sub-Division of Hooghly Division, P.H.E. Dte. (1.Chanditala T.W No-3,4,5,6,7, Chickrand Z-I)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2025-2026</t>
+  </si>
+  <si>
+    <t>287/SER</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
     <t>Repairing of Damaged Road due to FHTC Works at different Habitations of Ausbati and Banmalipur Mouzas of Masat W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>293/SER</t>
-  </si>
-[...70 lines deleted...]
-    <t>08/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1903,1031 +1903,1041 @@
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>2.56</v>
+        <v>78.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>44.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>56.15</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.79</v>
+        <v>73.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.79</v>
+        <v>38.85</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>52.66</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="10" t="s">
-[...17 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.97</v>
+        <v>88.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.71</v>
+        <v>66.85</v>
       </c>
       <c r="R8" s="4">
-        <v>86.88</v>
+        <v>75.5</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>2.4</v>
+        <v>2.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.26</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>93.87</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>3.98</v>
+        <v>2.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.2</v>
+        <v>2.79</v>
       </c>
       <c r="R10" s="4">
-        <v>80.54</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>12.9</v>
+        <v>1.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.13</v>
+        <v>1.71</v>
       </c>
       <c r="R11" s="4">
-        <v>86.25</v>
+        <v>86.88</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>0.66</v>
+        <v>2.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.87</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4"/>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>0.66</v>
+        <v>86.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>75.21</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>87.34</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>78.39</v>
+        <v>12.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>44.01</v>
+        <v>11.13</v>
       </c>
       <c r="R14" s="4">
-        <v>56.15</v>
+        <v>86.25</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>73.77</v>
+        <v>56.66</v>
       </c>
       <c r="Q15" s="4">
-        <v>38.85</v>
+        <v>54.61</v>
       </c>
       <c r="R15" s="4">
-        <v>52.66</v>
+        <v>96.39</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>88.54</v>
+        <v>10.66</v>
       </c>
       <c r="Q16" s="4">
-        <v>66.85</v>
+        <v>10.65</v>
       </c>
       <c r="R16" s="4">
-        <v>75.5</v>
+        <v>99.95</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>86.11</v>
+        <v>0.98</v>
       </c>
       <c r="Q17" s="4">
-        <v>64.06</v>
+        <v>0.9</v>
       </c>
       <c r="R17" s="4">
-        <v>74.4</v>
+        <v>91.58</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>10.66</v>
+        <v>12.67</v>
       </c>
       <c r="Q18" s="4">
-        <v>10.65</v>
+        <v>10.2</v>
       </c>
       <c r="R18" s="4">
-        <v>99.95</v>
+        <v>80.53</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>45</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>56.4</v>
+        <v>0.9</v>
       </c>
       <c r="Q19" s="4">
-        <v>40.37</v>
+        <v>1.49</v>
       </c>
       <c r="R19" s="4">
-        <v>71.57</v>
+        <v>165.65</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>116</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="P20" s="4">
-        <v>0.9</v>
+        <v>3.98</v>
       </c>
       <c r="Q20" s="4">
-        <v>1.49</v>
+        <v>3.2</v>
       </c>
       <c r="R20" s="4">
-        <v>165.65</v>
+        <v>80.54</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="P21" s="4">
-        <v>0.98</v>
+        <v>56.4</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.9</v>
+        <v>40.37</v>
       </c>
       <c r="R21" s="4">
-        <v>91.58</v>
+        <v>71.57</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E22" s="10" t="s">
-[...11 lines deleted...]
-      <c r="I22" s="13" t="s">
+      <c r="N22" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J22" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>12.67</v>
+        <v>78.39</v>
       </c>
       <c r="Q22" s="4">
-        <v>10.2</v>
+        <v>17.33</v>
       </c>
       <c r="R22" s="4">
-        <v>80.53</v>
+        <v>22.1</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
@@ -3070,869 +3080,863 @@
         <v>9.24</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L26" s="4" t="s">
         <v>139</v>
       </c>
+      <c r="L26" s="4">
+        <v>109</v>
+      </c>
       <c r="M26" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>18.64</v>
+        <v>0.66</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>141</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="L27" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="L27" s="4"/>
       <c r="M27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>74</v>
+        <v>144</v>
       </c>
       <c r="P27" s="4">
-        <v>0.54</v>
+        <v>0.66</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="P28" s="4">
+        <v>31.08</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="R28" s="4">
+        <v>47.62</v>
+      </c>
+      <c r="S28" s="4">
         <v>70</v>
-      </c>
-[...39 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="J29" s="13"/>
+        <v>151</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="K29" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="P29" s="4">
-        <v>42.77</v>
+        <v>22.05</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>19.69</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>89.31</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="P30" s="4">
-        <v>31.68</v>
+        <v>87.88</v>
       </c>
       <c r="Q30" s="4">
-        <v>6.15</v>
+        <v>28.3</v>
       </c>
       <c r="R30" s="4">
-        <v>19.42</v>
+        <v>32.2</v>
       </c>
       <c r="S30" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>165</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="P31" s="4">
-        <v>10.75</v>
+        <v>47.18</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>6.71</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>14.23</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>82</v>
+        <v>174</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>83</v>
+        <v>175</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>84</v>
+        <v>176</v>
       </c>
       <c r="P32" s="4">
-        <v>78.39</v>
+        <v>43.61</v>
       </c>
       <c r="Q32" s="4">
-        <v>17.33</v>
+        <v>40.54</v>
       </c>
       <c r="R32" s="4">
-        <v>22.1</v>
+        <v>92.96</v>
       </c>
       <c r="S32" s="4">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="P33" s="4">
-        <v>22.05</v>
+        <v>31.09</v>
       </c>
       <c r="Q33" s="4">
-        <v>19.69</v>
+        <v>30.98</v>
       </c>
       <c r="R33" s="4">
-        <v>89.31</v>
+        <v>99.65</v>
       </c>
       <c r="S33" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>174</v>
-[...6 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>82</v>
+        <v>186</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>83</v>
+        <v>186</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>177</v>
+        <v>131</v>
       </c>
       <c r="P34" s="4">
-        <v>56.66</v>
+        <v>18.64</v>
       </c>
       <c r="Q34" s="4">
-        <v>54.61</v>
+        <v>0</v>
       </c>
       <c r="R34" s="4">
-        <v>96.39</v>
+        <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>178</v>
-[...6 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>188</v>
+      </c>
+      <c r="L35" s="4">
+        <v>149</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>183</v>
+        <v>140</v>
       </c>
       <c r="P35" s="4">
-        <v>31.08</v>
+        <v>0.54</v>
       </c>
       <c r="Q35" s="4">
-        <v>14.8</v>
+        <v>0</v>
       </c>
       <c r="R35" s="4">
-        <v>47.62</v>
+        <v>0</v>
       </c>
       <c r="S35" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>184</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>191</v>
+      </c>
+      <c r="L36" s="4">
+        <v>149</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>189</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="P36" s="4">
-        <v>87.88</v>
+        <v>0.54</v>
       </c>
       <c r="Q36" s="4">
-        <v>28.3</v>
+        <v>0</v>
       </c>
       <c r="R36" s="4">
-        <v>32.2</v>
+        <v>0</v>
       </c>
       <c r="S36" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="P37" s="4">
-        <v>47.18</v>
+        <v>42.77</v>
       </c>
       <c r="Q37" s="4">
-        <v>23.09</v>
+        <v>0</v>
       </c>
       <c r="R37" s="4">
-        <v>48.95</v>
+        <v>0</v>
       </c>
       <c r="S37" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P38" s="4">
-        <v>43.61</v>
+        <v>31.68</v>
       </c>
       <c r="Q38" s="4">
-        <v>40.54</v>
+        <v>6.15</v>
       </c>
       <c r="R38" s="4">
-        <v>92.96</v>
+        <v>19.42</v>
       </c>
       <c r="S38" s="4">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>204</v>
+        <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>207</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>209</v>
       </c>
       <c r="P39" s="4">
-        <v>31.09</v>
+        <v>27.85</v>
       </c>
       <c r="Q39" s="4">
-        <v>30.98</v>
+        <v>0</v>
       </c>
       <c r="R39" s="4">
-        <v>99.65</v>
+        <v>0</v>
       </c>
       <c r="S39" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
@@ -3940,2322 +3944,2318 @@
       <c r="H40" s="13" t="s">
         <v>210</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>211</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>212</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>213</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>214</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>215</v>
       </c>
       <c r="P40" s="4">
-        <v>3.53</v>
+        <v>4.94</v>
       </c>
       <c r="Q40" s="4">
-        <v>6.99</v>
+        <v>0</v>
       </c>
       <c r="R40" s="4">
-        <v>198.07</v>
+        <v>0</v>
       </c>
       <c r="S40" s="4">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="I41" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
       <c r="K41" s="4" t="s">
         <v>217</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>218</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>219</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>220</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>163</v>
+        <v>221</v>
       </c>
       <c r="P41" s="4">
-        <v>4.93</v>
+        <v>10.75</v>
       </c>
       <c r="Q41" s="4">
-        <v>4.93</v>
+        <v>0</v>
       </c>
       <c r="R41" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S41" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>220</v>
+        <v>156</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="P42" s="4">
-        <v>4.93</v>
+        <v>35.06</v>
       </c>
       <c r="Q42" s="4">
-        <v>4.93</v>
+        <v>12.5</v>
       </c>
       <c r="R42" s="4">
-        <v>100</v>
+        <v>35.66</v>
       </c>
       <c r="S42" s="4">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="M43" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="L43" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N43" s="4" t="s">
-        <v>214</v>
+        <v>156</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>163</v>
+        <v>229</v>
       </c>
       <c r="P43" s="4">
-        <v>4.15</v>
+        <v>58.65</v>
       </c>
       <c r="Q43" s="4">
-        <v>4.12</v>
+        <v>19.21</v>
       </c>
       <c r="R43" s="4">
-        <v>99.41</v>
+        <v>32.76</v>
       </c>
       <c r="S43" s="4">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="P44" s="4">
-        <v>0.36</v>
+        <v>20.85</v>
       </c>
       <c r="Q44" s="4">
-        <v>0.35</v>
+        <v>10.14</v>
       </c>
       <c r="R44" s="4">
-        <v>97.31</v>
+        <v>48.62</v>
       </c>
       <c r="S44" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="J45" s="13"/>
+        <v>236</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>94</v>
+      </c>
       <c r="K45" s="4" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>237</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>238</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>74</v>
+        <v>183</v>
       </c>
       <c r="P45" s="4">
-        <v>3.33</v>
+        <v>9.7</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>71.57</v>
       </c>
       <c r="S45" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="J46" s="13"/>
+        <v>241</v>
+      </c>
+      <c r="I46" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J46" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K46" s="4" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>242</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>243</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>235</v>
+        <v>201</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>74</v>
+        <v>245</v>
       </c>
       <c r="P46" s="4">
-        <v>6.27</v>
+        <v>23.46</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>14.33</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>61.07</v>
       </c>
       <c r="S46" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-      <c r="J47" s="13"/>
+        <v>246</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K47" s="4" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>247</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>248</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>240</v>
+        <v>201</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>74</v>
+        <v>250</v>
       </c>
       <c r="P47" s="4">
-        <v>3.84</v>
+        <v>23.37</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>15.4</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>65.89</v>
       </c>
       <c r="S47" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="J48" s="13"/>
+        <v>251</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K48" s="4" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>252</v>
+      </c>
+      <c r="L48" s="4" t="s">
+        <v>253</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>243</v>
+        <v>213</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>74</v>
+        <v>255</v>
       </c>
       <c r="P48" s="4">
-        <v>8.21</v>
+        <v>4.29</v>
       </c>
       <c r="Q48" s="4">
         <v>0</v>
       </c>
       <c r="R48" s="4">
         <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="P49" s="4">
-        <v>3.91</v>
+        <v>3.53</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S49" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J50" s="13"/>
+      <c r="J50" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K50" s="4" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>157</v>
+        <v>221</v>
       </c>
       <c r="P50" s="4">
-        <v>3.93</v>
+        <v>4.93</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S50" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="P51" s="4">
-        <v>27.85</v>
+        <v>4.93</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S51" s="4">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="P52" s="4">
-        <v>4.68</v>
+        <v>4.84</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S52" s="4">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="J53" s="13"/>
+        <v>276</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J53" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K53" s="4" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>267</v>
+        <v>213</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>111</v>
+        <v>215</v>
       </c>
       <c r="P53" s="4">
-        <v>35.39</v>
+        <v>4.94</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>4.94</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S53" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>172</v>
+        <v>260</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>111</v>
+        <v>221</v>
       </c>
       <c r="P54" s="4">
-        <v>35.06</v>
+        <v>4.15</v>
       </c>
       <c r="Q54" s="4">
-        <v>12.5</v>
+        <v>4.12</v>
       </c>
       <c r="R54" s="4">
-        <v>35.66</v>
+        <v>99.41</v>
       </c>
       <c r="S54" s="4">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="L55" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="N55" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="L55" s="4" t="s">
+      <c r="O55" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="M55" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P55" s="4">
-        <v>58.65</v>
+        <v>4.16</v>
       </c>
       <c r="Q55" s="4">
-        <v>19.21</v>
+        <v>4.06</v>
       </c>
       <c r="R55" s="4">
-        <v>32.76</v>
+        <v>97.75</v>
       </c>
       <c r="S55" s="4">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="P56" s="4">
-        <v>23.46</v>
+        <v>4.98</v>
       </c>
       <c r="Q56" s="4">
-        <v>14.33</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>61.07</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="P57" s="4">
-        <v>4.98</v>
+        <v>0.36</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>97.31</v>
       </c>
       <c r="S57" s="4">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>288</v>
-[...6 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
       <c r="K58" s="4" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>298</v>
+      </c>
+      <c r="L58" s="4">
+        <v>19</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>292</v>
+        <v>140</v>
       </c>
       <c r="P58" s="4">
-        <v>4.29</v>
+        <v>6.27</v>
       </c>
       <c r="Q58" s="4">
         <v>0</v>
       </c>
       <c r="R58" s="4">
         <v>0</v>
       </c>
       <c r="S58" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>293</v>
-[...6 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="13"/>
       <c r="K59" s="4" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>301</v>
+      </c>
+      <c r="L59" s="4">
+        <v>152</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>247</v>
+        <v>302</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>248</v>
+        <v>302</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>215</v>
+        <v>140</v>
       </c>
       <c r="P59" s="4">
-        <v>4.88</v>
+        <v>3.84</v>
       </c>
       <c r="Q59" s="4">
         <v>0</v>
       </c>
       <c r="R59" s="4">
         <v>0</v>
       </c>
       <c r="S59" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>296</v>
-[...6 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
       <c r="K60" s="4" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>304</v>
+      </c>
+      <c r="L60" s="4">
+        <v>70</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>247</v>
+        <v>305</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>300</v>
+        <v>140</v>
       </c>
       <c r="P60" s="4">
-        <v>4.85</v>
+        <v>8.21</v>
       </c>
       <c r="Q60" s="4">
-        <v>4.85</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>301</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>247</v>
+        <v>309</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>248</v>
+        <v>309</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>163</v>
+        <v>310</v>
       </c>
       <c r="P61" s="4">
-        <v>4.88</v>
+        <v>33.35</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>304</v>
-[...6 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13"/>
       <c r="K62" s="4" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>312</v>
+      </c>
+      <c r="L62" s="4">
+        <v>20</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>248</v>
+        <v>299</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="P62" s="4">
-        <v>4.28</v>
+        <v>3.33</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>155</v>
+        <v>316</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="P63" s="4">
-        <v>23.37</v>
+        <v>3.91</v>
       </c>
       <c r="Q63" s="4">
-        <v>15.4</v>
+        <v>0</v>
       </c>
       <c r="R63" s="4">
-        <v>65.89</v>
+        <v>0</v>
       </c>
       <c r="S63" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>317</v>
+        <v>203</v>
       </c>
       <c r="P64" s="4">
-        <v>20.85</v>
+        <v>3.93</v>
       </c>
       <c r="Q64" s="4">
-        <v>10.14</v>
+        <v>0</v>
       </c>
       <c r="R64" s="4">
-        <v>48.62</v>
+        <v>0</v>
       </c>
       <c r="S64" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="I65" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="P65" s="4">
-        <v>4.84</v>
+        <v>4.68</v>
       </c>
       <c r="Q65" s="4">
-        <v>4.81</v>
+        <v>0</v>
       </c>
       <c r="R65" s="4">
-        <v>99.28</v>
+        <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>324</v>
-[...6 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="P66" s="4">
-        <v>4.16</v>
+        <v>35.39</v>
       </c>
       <c r="Q66" s="4">
-        <v>4.06</v>
+        <v>0</v>
       </c>
       <c r="R66" s="4">
-        <v>97.75</v>
+        <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="I67" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>247</v>
+        <v>335</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>299</v>
+        <v>336</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="P67" s="4">
-        <v>4.85</v>
+        <v>0.99</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="I68" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J68" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>247</v>
+        <v>316</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>299</v>
+        <v>341</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>215</v>
+        <v>337</v>
       </c>
       <c r="P68" s="4">
-        <v>4.8</v>
+        <v>4.85</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S68" s="4">
         <v>90</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J69" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>247</v>
+        <v>316</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="P69" s="4">
-        <v>4.14</v>
+        <v>4.88</v>
       </c>
       <c r="Q69" s="4">
         <v>0</v>
       </c>
       <c r="R69" s="4">
         <v>0</v>
       </c>
       <c r="S69" s="4">
         <v>90</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>285</v>
+        <v>316</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>341</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="P70" s="4">
-        <v>4.94</v>
+        <v>4.85</v>
       </c>
       <c r="Q70" s="4">
-        <v>4.94</v>
+        <v>0</v>
       </c>
       <c r="R70" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S70" s="4">
         <v>90</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>347</v>
+        <v>261</v>
       </c>
       <c r="P71" s="4">
-        <v>4.93</v>
+        <v>4.8</v>
       </c>
       <c r="Q71" s="4">
         <v>0</v>
       </c>
       <c r="R71" s="4">
         <v>0</v>
       </c>
       <c r="S71" s="4">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>347</v>
+        <v>318</v>
       </c>
       <c r="P72" s="4">
-        <v>4.93</v>
+        <v>4.14</v>
       </c>
       <c r="Q72" s="4">
         <v>0</v>
       </c>
       <c r="R72" s="4">
         <v>0</v>
       </c>
       <c r="S72" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>262</v>
+        <v>316</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>354</v>
+        <v>317</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>355</v>
+        <v>221</v>
       </c>
       <c r="P73" s="4">
-        <v>4.27</v>
+        <v>4.88</v>
       </c>
       <c r="Q73" s="4">
         <v>0</v>
       </c>
       <c r="R73" s="4">
         <v>0</v>
       </c>
       <c r="S73" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-      <c r="J74" s="13"/>
+        <v>359</v>
+      </c>
+      <c r="I74" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K74" s="4" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>359</v>
+        <v>316</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>359</v>
+        <v>317</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>360</v>
+        <v>221</v>
       </c>
       <c r="P74" s="4">
-        <v>33.35</v>
+        <v>4.28</v>
       </c>
       <c r="Q74" s="4">
         <v>0</v>
       </c>
       <c r="R74" s="4">
         <v>0</v>
       </c>
       <c r="S74" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>285</v>
+        <v>325</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="P75" s="4">
-        <v>4.94</v>
+        <v>4.93</v>
       </c>
       <c r="Q75" s="4">
         <v>0</v>
       </c>
       <c r="R75" s="4">
         <v>0</v>
       </c>
       <c r="S75" s="4">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>368</v>
+        <v>325</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>209</v>
+        <v>371</v>
       </c>
       <c r="P76" s="4">
-        <v>9.7</v>
+        <v>4.27</v>
       </c>
       <c r="Q76" s="4">
-        <v>6.94</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>71.57</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>373</v>
+        <v>325</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>300</v>
+        <v>366</v>
       </c>
       <c r="P77" s="4">
-        <v>0.99</v>
+        <v>4.93</v>
       </c>
       <c r="Q77" s="4">
         <v>0</v>
       </c>
       <c r="R77" s="4">
         <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>95</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="7" t="s">
         <v>375</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="7"/>
       <c r="D78" s="7"/>
       <c r="E78" s="11"/>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c r="M78" s="8"/>
       <c r="N78" s="8"/>
       <c r="O78" s="8">
         <v>1397.67</v>
       </c>
       <c r="P78" s="8">
-        <v>660.35</v>
+        <v>651.62</v>
       </c>
       <c r="Q78" s="8">
-        <v>47.25</v>
+        <v>46.62</v>
       </c>
       <c r="R78" s="8"/>
       <c r="S78" s="8"/>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A78:N78"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>