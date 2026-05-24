--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,68 +270,50 @@
     <t>844/ED</t>
   </si>
   <si>
     <t>14/02/2023</t>
   </si>
   <si>
     <t>SUTRADHAR TRADERS</t>
   </si>
   <si>
     <t>Sinking of 3 nos. 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) For AUGMENTATION Of Gobindapur, Rajhato &amp; Kamarpukur W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000226/2023-2024</t>
   </si>
   <si>
     <t>2038/HUG</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>12/08/2023</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
-  </si>
-[...16 lines deleted...]
-    <t>ZEST INFRACON</t>
   </si>
   <si>
     <t>Route survey Design drawing &amp; DPR preparation of Kamarkundu Zone- I, II &amp; III PWSS under Chandannagar Sub-Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer(HQ)</t>
   </si>
   <si>
     <t>ORD/000177/2022-2023</t>
   </si>
   <si>
     <t>271/Chan</t>
   </si>
   <si>
     <t>31/05/2022</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>Additional pipeline due to shifting of 3rd Tubewell site under Augmentation of Kamarpukur Zone-II water supply scheme under Goghat- II block of Arambagh Sub-Division, Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000744/2023-2024</t>
   </si>
@@ -789,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -952,54 +934,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.34</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1115,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1595,174 +1577,174 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>48.51</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>11.91</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>24.56</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>28.14</v>
+        <v>4.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="J16" s="13"/>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.97</v>
+        <v>17.75</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>17.75</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1773,226 +1755,165 @@
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>17.75</v>
+        <v>104.29</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>31.67</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>30.37</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>104.29</v>
+        <v>231.61</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>144.09</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>62.21</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A19" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>476.02</v>
+      </c>
+      <c r="P19" s="8">
+        <v>218.12</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>45.82</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>