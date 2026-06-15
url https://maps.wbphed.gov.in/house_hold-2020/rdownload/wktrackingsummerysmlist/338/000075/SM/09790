--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,83 @@
     <t>853/Hug</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Augmentation of KAMARPUKUR Water Supply Scheme (Zone-I) with Laying Distribution System, repairing of existing OHR, switch rooms &amp; boundary wall and FHTC Work under Goghat-II Block of Arambag Sub-Division, Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000114/2022-2023</t>
   </si>
   <si>
     <t>1150/Hug</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) BALIPUR PWSS (ZONE- II )-2nos (2) BATANAL PWSS( Zone - I)-2nos (3) BATANAL PWSS( Zone - II)-2nos (4) DAKSHIN RASULPUR PWSS- 2 nos (5) HAZIPUR PWSS- 3nos (6) KAMARPUKUR PWSS- 3nos</t>
+  </si>
+  <si>
+    <t>ORD/002645/2024-2025</t>
+  </si>
+  <si>
+    <t>809/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>Special Repairing, maintenance work of damaged R.C.C. Elevated Resovoir of KAMARPUKUR Water Supply Scheme under Arambagh Sub - Division, P.H.E. Dte., Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>3677/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1833,87 +1866,209 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
         <v>231.61</v>
       </c>
       <c r="Q18" s="4">
         <v>144.09</v>
       </c>
       <c r="R18" s="4">
         <v>62.21</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P20" s="4">
+        <v>28.14</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>50</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>505.14</v>
+      </c>
+      <c r="P21" s="8">
+        <v>218.12</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>43.18</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>