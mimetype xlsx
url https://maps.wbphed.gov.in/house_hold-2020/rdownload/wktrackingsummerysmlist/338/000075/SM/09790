--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -149,273 +149,273 @@
   <si>
     <t>30/11/2021</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>PRASUN ENTERPRISE (PRASUN BISWAS)</t>
   </si>
   <si>
     <t>1ST CONTINUATION ORDER FOR Deployment of 5 (five) Nos. Security Guard without Arm for guarding arrangement of Office cum store at Hooghly Division &amp; Chinsurah Sub-Division Office under Chinsurah Sub-Division, under Hooghly Division, PHE Dte. Period 4 months from 01.12.2021 to 31.03.2022.</t>
   </si>
   <si>
     <t>ORD/000327/2021-2022</t>
   </si>
   <si>
     <t>2105/Hug</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
+    <t>Augmentation of KAMARPUKUR Water Supply Scheme (Zone-II) with Laying Distribution System, Construction of switch room &amp; boundary wall at proposed 3rd TW site and FHTC Work under Goghat-II Block of Arambag Sub-Division, Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2022-2023</t>
+  </si>
+  <si>
+    <t>853/Hug</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Augmentation of KAMARPUKUR Water Supply Scheme (Zone-I) with Laying Distribution System, repairing of existing OHR, switch rooms &amp; boundary wall and FHTC Work under Goghat-II Block of Arambag Sub-Division, Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000114/2022-2023</t>
+  </si>
+  <si>
+    <t>1150/Hug</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>TITAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Repairing of Rising Main due to Construction of Box Culvert by PWD and laying D.I pipes &amp; specials for Rising Main pipe line for KAMARPUKUR Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly. [Block-Goghat-II]</t>
   </si>
   <si>
     <t>ORD/000432/2022-2023</t>
   </si>
   <si>
     <t>733/Arg</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>19/10/2022</t>
   </si>
   <si>
     <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
+    <t>Route survey Design drawing &amp; DPR preparation of Kamarkundu Zone- I, II &amp; III PWSS under Chandannagar Sub-Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000177/2022-2023</t>
+  </si>
+  <si>
+    <t>271/Chan</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>20/06/2022</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>1124/5/HUG</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2022-2023</t>
   </si>
   <si>
     <t>1773/28/Hug</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>RTOR000048/2022-2023</t>
   </si>
   <si>
     <t>1590/6/Hug</t>
   </si>
   <si>
     <t>03/08/2022</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Kamarpukur water supply scheme, T.W. No.- I, Block: Goghat-II, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000219/2022-2023</t>
+  </si>
+  <si>
+    <t>844/ED</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>SUTRADHAR TRADERS</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos. 300 X200 mm dia Tube Well 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) For AUGMENTATION Of Gobindapur, Rajhato &amp; Kamarpukur W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>2038/HUG</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
     <t>RTOR000179/2022-2023</t>
   </si>
   <si>
     <t>79/20/Hug</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
   </si>
   <si>
     <t>1385/60/Hug</t>
   </si>
   <si>
-    <t>15/05/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>HIRE CHARGES BILL FOR THE ASSISTANT ENGINEER, CHANDANNAGORE SUB-DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00739/2023-2024</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>GOUR KUMAR DAS</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...56 lines deleted...]
-    <t>20/06/2022</t>
+    <t>Special Repairing, maintenance work of damaged R.C.C. Elevated Resovoir of KAMARPUKUR Water Supply Scheme under Arambagh Sub - Division, P.H.E. Dte., Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>3677/HUG</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
   </si>
   <si>
     <t>Additional pipeline due to shifting of 3rd Tubewell site under Augmentation of Kamarpukur Zone-II water supply scheme under Goghat- II block of Arambagh Sub-Division, Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000744/2023-2024</t>
   </si>
   <si>
     <t>379/HUG</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>MECCANO UNEMPLOYED ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
-    <t>Augmentation of KAMARPUKUR Water Supply Scheme (Zone-II) with Laying Distribution System, Construction of switch room &amp; boundary wall at proposed 3rd TW site and FHTC Work under Goghat-II Block of Arambag Sub-Division, Hooghly Division, PHE Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) BALIPUR PWSS (ZONE- II )-2nos (2) BATANAL PWSS( Zone - I)-2nos (3) BATANAL PWSS( Zone - II)-2nos (4) DAKSHIN RASULPUR PWSS- 2 nos (5) HAZIPUR PWSS- 3nos (6) KAMARPUKUR PWSS- 3nos</t>
   </si>
   <si>
     <t>ORD/002645/2024-2025</t>
   </si>
   <si>
     <t>809/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>ZEST INFRACON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1145,886 +1145,886 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.17</v>
+        <v>104.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.15</v>
+        <v>31.67</v>
       </c>
       <c r="R6" s="4">
-        <v>99.53</v>
+        <v>30.37</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>10.98</v>
+        <v>231.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>144.09</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.21</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>4.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>18.45</v>
+        <v>4.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.93</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>1.78</v>
+        <v>10.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>9.22</v>
+        <v>0.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="L12" s="4"/>
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>0.76</v>
+        <v>18.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>10.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>35</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>48.51</v>
       </c>
       <c r="Q14" s="4">
         <v>11.91</v>
       </c>
       <c r="R14" s="4">
         <v>24.56</v>
       </c>
       <c r="S14" s="4">
         <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="P15" s="4">
-        <v>4.97</v>
+        <v>1.78</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.93</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>99.2</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="P16" s="4">
-        <v>17.75</v>
+        <v>9.22</v>
       </c>
       <c r="Q16" s="4">
-        <v>17.75</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>104.29</v>
+        <v>0.76</v>
       </c>
       <c r="Q17" s="4">
-        <v>31.67</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>30.37</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
-        <v>231.61</v>
+        <v>28.14</v>
       </c>
       <c r="Q18" s="4">
-        <v>144.09</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>62.21</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>0.98</v>
+        <v>17.75</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>17.75</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="P20" s="4">
-        <v>28.14</v>
+        <v>0.98</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>505.14</v>