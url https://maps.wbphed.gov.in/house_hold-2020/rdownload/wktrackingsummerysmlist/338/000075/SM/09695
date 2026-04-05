--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,98 @@
     <t>22/10/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Additional works for laying of water supply pipeline by HDD process and Protection of Pipe Line along Pond embankment and road side at Zone II of JANAI Water Supply Scheme under Serampore SubDivision, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001558/2023-2024</t>
   </si>
   <si>
     <t>744/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Additional 300 X 200 mm dia Tubewell 180 mtr depth, Construction of Switch Room, Boundary wall and rising main with interconnection at Janai W/s Scheme (Zone-II), Chanditala-II Block under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000742/2023-2024</t>
+  </si>
+  <si>
+    <t>377/HUG</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Janai) of Janai W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>637/SER</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>SWARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for JANAI PIPED W/S SCHEME, Zone - II, T.W. No. II, Block: Chanditala - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>1194/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +891,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2261,87 +2309,270 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P24" s="4">
         <v>45.19</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>60</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P25" s="4">
+        <v>35</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>30</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P26" s="4">
+        <v>4.82</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>90</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="P27" s="4">
+        <v>10.73</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>30</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>852.57</v>
+      </c>
+      <c r="P28" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>