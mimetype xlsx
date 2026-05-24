--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -459,50 +459,80 @@
     <t>637/SER</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>SWARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for JANAI PIPED W/S SCHEME, Zone - II, T.W. No. II, Block: Chanditala - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000171/2024-2025</t>
   </si>
   <si>
     <t>1194/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Janai Zone-I) of Janai W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>283/SER</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>Balance works for laying of water supply pipeline by HDD process under Janai Water Supply Scheme under Serampore Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002244/2024-2025</t>
+  </si>
+  <si>
+    <t>648/HUG</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,51 +921,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1054,54 +1084,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1115,54 +1145,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.57</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1206,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>10.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.16</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1267,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>10.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.41</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1298,54 +1328,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P7" s="4">
         <v>378.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>343.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1872,54 +1902,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P17" s="4">
         <v>146.57</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>111.95</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>76.38</v>
       </c>
       <c r="S17" s="4">
         <v>65</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1933,54 +1963,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P18" s="4">
         <v>41.09</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>39.68</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>96.59</v>
       </c>
       <c r="S18" s="4">
         <v>99</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1994,54 +2024,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P19" s="4">
         <v>0.68</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>1.33</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>194.3</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2055,54 +2085,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P20" s="4">
         <v>0.95</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2356,54 +2386,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>136</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P25" s="4">
         <v>35</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>33.68</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>96.23</v>
       </c>
       <c r="S25" s="4">
         <v>30</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2478,101 +2508,223 @@
       <c r="I27" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>145</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>146</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="P27" s="4">
         <v>10.73</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>78.44</v>
       </c>
       <c r="S27" s="4">
         <v>30</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" s="7" t="s">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="B28" s="7"/>
-[...22 lines deleted...]
-      <c r="S28" s="8"/>
+      <c r="I28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P28" s="4">
+        <v>4.96</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>98</v>
+      </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="P29" s="4">
+        <v>17.09</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>90</v>
+      </c>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>874.62</v>
+      </c>
+      <c r="P30" s="8">
+        <v>564.04</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>64.49</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>