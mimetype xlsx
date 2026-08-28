--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -122,417 +122,417 @@
   <si>
     <t>ORD/000398/2021-2022</t>
   </si>
   <si>
     <t>302/SER</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>13/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECHOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Preparation of DPR for Augmentation of Janai (Zone-II) Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte. [Block-Chanditala-II]</t>
   </si>
   <si>
     <t>ORD/000399/2021-2022</t>
   </si>
   <si>
     <t>303/SER</t>
   </si>
   <si>
+    <t>Augmentation of Janai Zone-I Water Supply Scheme with Construction of 450 cum capacity RCC OHR with 20 mtr. staging height including Soil Investigation work including Laying Distribution System, Rising Main, FHTC, of existing Switch Room, Boundary Wall &amp; at Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000191/2022-2023</t>
+  </si>
+  <si>
+    <t>868//hug</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>DOULPHINE ENTERPRISE (RANJIT KHANRA)</t>
+  </si>
+  <si>
+    <t>Augmentation of Janai Zone-II Water Supply Scheme with Laying Distribution System, Laying Rising Main, Providing FHTC and Construction of 3.6 M X 3.00 M Switch Room, Boundary wall at Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2022-2023</t>
+  </si>
+  <si>
+    <t>834/Hug</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>M/S S.C CIVIL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of One No Big Dia Tube Well (300 mm X 200 mm) with supply of uPVC pipes &amp; Strainer having depth upto150 Mtr at JANAI ZONE-II PWSS of SERAMPORE Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000452/2022-2023</t>
   </si>
   <si>
     <t>2502/HUG</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
-    <t>DOULPHINE ENTERPRISE (RANJIT KHANRA)</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000157/2021-2022</t>
+  </si>
+  <si>
+    <t>422/2/Hug</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000007/2022-2023</t>
+  </si>
+  <si>
+    <t>1122/4/HUG</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>RTOR000059/2022-2023</t>
+  </si>
+  <si>
+    <t>1689/3/HUG</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>RTOR000044/2022-2023</t>
+  </si>
+  <si>
+    <t>1369/Hug</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>RTOR000123/2022-2023</t>
+  </si>
+  <si>
+    <t>2210/2/Hug</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>RTOR000035/2022-2023</t>
+  </si>
+  <si>
+    <t>1291/3/Hug</t>
+  </si>
+  <si>
+    <t>24/06/2022</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Augmentation of Janai water supply scheme, T.W. No.- I, Block: Chanditala-II, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>648/ED</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>M/S BABUSONA ENTERPRISE</t>
   </si>
   <si>
-    <t>Augmentation of Janai Zone-I Water Supply Scheme with Construction of 450 cum capacity RCC OHR with 20 mtr. staging height including Soil Investigation work including Laying Distribution System, Rising Main, FHTC, of existing Switch Room, Boundary Wall &amp; at Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
-[...71 lines deleted...]
-    <t>24/06/2022</t>
+    <t>Extension of Laying Distribution System for proposed Augemntation of JANAI Zone-I &amp; II Water Supply Scheme Under Serampore Sub-Division under Hooghly Division,P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>2064/HUG</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>M/S SHIVAM UDYOG</t>
   </si>
   <si>
     <t>RTOR000321/2023-2024</t>
   </si>
   <si>
     <t>1384/18/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Quatation Bill for New Service Connection of WBSEDCL at Janai W/S. Sch.</t>
   </si>
   <si>
     <t>BILL/00537/2022-2023</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of switch-room &amp; boundary wall, Rising Main for inter connection between T.W &amp; Distribution, for AUGMENTATION of JANAI Piped Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000240/2024-2025</t>
   </si>
   <si>
     <t>3475/HUG</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>SUNITI MAIRA</t>
   </si>
   <si>
-    <t>Augmentation of Janai Zone-II Water Supply Scheme with Laying Distribution System, Laying Rising Main, Providing FHTC and Construction of 3.6 M X 3.00 M Switch Room, Boundary wall at Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
-[...32 lines deleted...]
-    <t>M/S SHIVAM UDYOG</t>
+    <t>Withdrawing and relaying of rising mainwith left out Functional Hosuehold Tap Connection at Janai Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000470/2024-2025</t>
+  </si>
+  <si>
+    <t>4050/HUG</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 2 nos. 300 X200 mm dia Tube Well, 180 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at 5th Tube Well Site of BILASPUR W/S Scheme &amp; 3rd Tube Well Site of JANAI W/S Scheme(ZONE-I) under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2024-2025</t>
+  </si>
+  <si>
+    <t>3523/HUG</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Additional works for laying of water supply pipeline by HDD process and Protection of Pipe Line along Pond embankment and road side at Zone II of JANAI Water Supply Scheme under Serampore SubDivision, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001558/2023-2024</t>
+  </si>
+  <si>
+    <t>744/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>M/S S &amp; P CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Additional 300 X 200 mm dia Tubewell 180 mtr depth, Construction of Switch Room, Boundary wall and rising main with interconnection at Janai W/s Scheme (Zone-II), Chanditala-II Block under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000742/2023-2024</t>
+  </si>
+  <si>
+    <t>377/HUG</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Kapasharia PWSS 2. Janai PWSS 3. Begampur PWSS 4. Baksa PWSS 5. Chikrand PWSS 6. Kharsarai PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000941/2023-2024</t>
+  </si>
+  <si>
+    <t>111/SER</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>AMBIAN INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for JANAI PIPED W/S SCHEME, Zone - II, T.W. No. II, Block: Chanditala - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000171/2024-2025</t>
+  </si>
+  <si>
+    <t>1194/ED</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Janai) of Janai W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2024-2025</t>
+  </si>
+  <si>
+    <t>637/SER</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>SWARNA ENTERPRISE</t>
   </si>
   <si>
     <t>CONSTRUCTION OF 2NOS. TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL AT JANAI (ZONE-II) 2ND TW SITE AND CHANDITALA PWSS NEAR THERO AREA UNDER SERAMPORE SUB-DIVISION OF HOOGHLY DIVISION P.H.E DTE.</t>
   </si>
   <si>
     <t>ORD/000142/2024-2025</t>
   </si>
   <si>
     <t>428/SER</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Kapasharia PWSS 2. Janai PWSS 3. Begampur PWSS 4. Baksa PWSS 5. Chikrand PWSS 6. Kharsarai PWSS</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation money deposition for new service connection at Janai w/s scheme, Zone- II, T.W. No.-II, Dist.-Hooghly under PHE Dte. Application No- 5004099413 Reference ID- 503611354 SM Code- 09695</t>
   </si>
   <si>
     <t>BILL/00159/2024-2025</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
-    <t>Withdrawing and relaying of rising mainwith left out Functional Hosuehold Tap Connection at Janai Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...95 lines deleted...]
-    <t>DAS ENTERPRISE</t>
+    <t>Balance works for laying of water supply pipeline by HDD process under Janai Water Supply Scheme under Serampore Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002244/2024-2025</t>
+  </si>
+  <si>
+    <t>648/HUG</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
   </si>
   <si>
     <t>Repairing of Damaged Road due to FHTC Works at different mouzas (Janai Zone-I) of Janai W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>283/SER</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>27/04/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>09/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1203,1515 +1203,1515 @@
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>10.95</v>
+        <v>378.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.2</v>
+        <v>343.15</v>
       </c>
       <c r="R5" s="4">
-        <v>93.16</v>
+        <v>90.72</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>146.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.47</v>
+        <v>111.95</v>
       </c>
       <c r="R6" s="4">
-        <v>97.41</v>
+        <v>76.38</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>378.23</v>
+        <v>10.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>343.15</v>
+        <v>10.2</v>
       </c>
       <c r="R7" s="4">
-        <v>90.72</v>
+        <v>93.16</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>39.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>12.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>19.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>15.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
         <v>0.05</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
         <v>6.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>9.36</v>
+        <v>10.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>10.47</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.41</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>0.68</v>
+        <v>41.09</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>39.68</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>96.59</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="P16" s="4">
-        <v>11.75</v>
+        <v>9.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="L17" s="4">
+        <v>131</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P17" s="4">
-        <v>146.57</v>
+        <v>0.68</v>
       </c>
       <c r="Q17" s="4">
-        <v>111.95</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>76.38</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P18" s="4">
-        <v>41.09</v>
+        <v>11.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>39.68</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>96.59</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="P19" s="4">
-        <v>0.68</v>
+        <v>13.85</v>
       </c>
       <c r="Q19" s="4">
-        <v>1.33</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>194.3</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>5</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="N20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.95</v>
+        <v>29.4</v>
       </c>
       <c r="Q20" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="I21" s="13"/>
-[...1 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>82</v>
+        <v>117</v>
       </c>
       <c r="P21" s="4">
-        <v>4.56</v>
+        <v>45.19</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="P22" s="4">
-        <v>13.85</v>
+        <v>35</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>21.33</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>60.95</v>
       </c>
       <c r="S22" s="4">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="P23" s="4">
-        <v>29.4</v>
+        <v>0.95</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="P24" s="4">
-        <v>45.19</v>
+        <v>10.73</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>8.42</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>78.44</v>
       </c>
       <c r="S24" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>100</v>
+        <v>139</v>
       </c>
       <c r="P25" s="4">
-        <v>35</v>
+        <v>4.82</v>
       </c>
       <c r="Q25" s="4">
-        <v>33.68</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>96.23</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="P26" s="4">
-        <v>4.82</v>
+        <v>0.68</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S26" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>147</v>
+      </c>
+      <c r="L27" s="4">
+        <v>71</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="P27" s="4">
-        <v>10.73</v>
+        <v>4.56</v>
       </c>
       <c r="Q27" s="4">
-        <v>8.42</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>78.44</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="P28" s="4">
-        <v>4.96</v>
+        <v>17.09</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>154</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>157</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="P29" s="4">
-        <v>17.09</v>
+        <v>4.96</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>159</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>874.62</v>
       </c>
       <c r="P30" s="8">
-        <v>564.04</v>
+        <v>551.03</v>
       </c>
       <c r="Q30" s="8">
-        <v>64.49</v>
+        <v>63</v>
       </c>
       <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>