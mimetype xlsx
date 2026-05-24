--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -835,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1238,54 +1238,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
         <v>420.51</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>316.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>75.31</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1356,54 +1356,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>14.29</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1447,54 +1447,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>580.77</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>320.64</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>55.21</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>