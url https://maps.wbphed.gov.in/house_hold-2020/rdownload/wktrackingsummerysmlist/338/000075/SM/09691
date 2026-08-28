--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -113,50 +113,68 @@
   <si>
     <t>Preparation of DPR for Augmentation of GOGHAT Piped Water Supply Scheme Under Arambagh Sub-Division of Hooghly Division P.H.E Dte. [Block-Goghat-I].</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000380/2021-2022</t>
   </si>
   <si>
     <t>611/Arg</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>30/01/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Construction of 1 no.400 CUM capacity R.C.C. Elevated Reservoir with 20 m staging height Over R.C.C Bored Pile Foundation / Raft Foundation as per Departmental Type Drawing Design and Specification including pipeline connection and cost of pipes, specials alongwith Laying Distribution System,Laying CI/D.I pipes &amp; specials for Rising Main pipe line in between T.W NO.-I &amp;II to OHR and for Direct Pumping from Proposed T.W NO.-III to nearest feasible distribution system , Construction of 1 No. 3.6 M X3.00 M Switch Room with Additional Plinth Height without Sanitary and Water Supply Arrangements at 3rd T.W, Construction of Boundary wall at 3 rd T.W Site,Soil Investigation works for constrution of OHR including &amp; Providing 2202 nos, FHTC in Goghat for Augmentation of Goghat Water Supply Scheme under Arambagh Sub-DivisionP.H.E. Dte. of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2022-2023</t>
+  </si>
+  <si>
+    <t>832/Hug</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>14/02/2023</t>
+  </si>
+  <si>
+    <t>M/S S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000162/2021-2022</t>
   </si>
   <si>
     <t>424/3/Hug</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2022-2023</t>
   </si>
   <si>
     <t>1124/1/HUG</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
   <si>
     <t>RTOR000099/2022-2023</t>
@@ -173,117 +191,99 @@
   <si>
     <t>1688/6/HUG</t>
   </si>
   <si>
     <t>22/08/2022</t>
   </si>
   <si>
     <t>RTOR000192/2023-2024</t>
   </si>
   <si>
     <t>1385/63/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1234/3/Hug</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Construction of 1 no.400 CUM capacity R.C.C. Elevated Reservoir with 20 m staging height Over R.C.C Bored Pile Foundation / Raft Foundation as per Departmental Type Drawing Design and Specification including pipeline connection and cost of pipes, specials alongwith Laying Distribution System,Laying CI/D.I pipes &amp; specials for Rising Main pipe line in between T.W NO.-I &amp;II to OHR and for Direct Pumping from Proposed T.W NO.-III to nearest feasible distribution system , Construction of 1 No. 3.6 M X3.00 M Switch Room with Additional Plinth Height without Sanitary and Water Supply Arrangements at 3rd T.W, Construction of Boundary wall at 3 rd T.W Site,Soil Investigation works for constrution of OHR including &amp; Providing 2202 nos, FHTC in Goghat for Augmentation of Goghat Water Supply Scheme under Arambagh Sub-DivisionP.H.E. Dte. of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 3rd tube-well by D.R. Rig method, Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, Construction of Boundary Wall, Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of GOGHAT Piped Water Supply Scheme under ARAMBAGH Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
     <t>ORD/000808/2023-2024</t>
   </si>
   <si>
     <t>594/HUG</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>SPG ENTERPRISES</t>
   </si>
   <si>
+    <t>Construction of Boundary wall with internal Pathway at HW site of Goghat W/S Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.Block Arambagh, District:- Hooghly</t>
+  </si>
+  <si>
+    <t>ORD/000482/2024-2025</t>
+  </si>
+  <si>
+    <t>4146/HUG</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRA ENGINEERING &amp; CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) ANANDAPUR PWSS-4nos (2) BHADUR(BHAGARBAND) PWSS-6nos (3) GOGHAT PWSS-2nos (4) JOYKRISHNAPUR PWSS-2nos</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>816/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>26/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,424 +871,424 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>36.05</v>
+        <v>420.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>316.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>12.32</v>
+        <v>36.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.69</v>
+        <v>12.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>22.44</v>
+        <v>0.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>5.34</v>
+        <v>22.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>1.38</v>
+        <v>5.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>420.51</v>
+        <v>1.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>316.67</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>75.31</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1331,139 +1331,139 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>45.54</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.14</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>14.29</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>45.54</v>
+        <v>0.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>14.29</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>580.77</v>