--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,80 @@
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>1291/Hug</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Seakhala PWSS 2. Aniya PWSS 3. Dudhkalmi PWSS 4. Nababpur PWSS 5. Gangadharpur PWSS 6. Kumirmora PWSS</t>
   </si>
   <si>
     <t>ORD/000939/2023-2024</t>
   </si>
   <si>
     <t>109/SER</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Relaying of damaged Pipeline and some Miscellaneous works at Aniya W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000336/2024-2025</t>
+  </si>
+  <si>
+    <t>628/SER</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>MIXED ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Providing Additional 20 nos Functional Household Tap Connection (FHTC) within AniyaMouza at Aniya W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000335/2024-2025</t>
+  </si>
+  <si>
+    <t>627SER</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +675,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1290,87 +1320,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.35</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.94</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>311.62</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>