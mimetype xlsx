--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -838,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.11</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>155.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>149.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>84.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>80.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.23</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1306,54 +1306,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1462,54 +1462,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>311.62</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>233.89</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>75.06</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>