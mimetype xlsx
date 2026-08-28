--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR ANIYA.</t>
   </si>
   <si>
     <t>SM/09690</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ANIYA Water Supply Scheme with Laying Distribution System within ANIYA Mouza (Part), Shyamsundarpur &amp; Kalyanbati Mouza, Repairing of existing OHR, Switch Rooms (H/W &amp; 2ND T.W Site) &amp; Construction of Boundary wall at H/W Site and FHTC Work under Chanditala-I Block of Serampore Sub-Division, Hooghly Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>828/Hug</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>19/06/2022</t>
+  </si>
+  <si>
+    <t>ARUN SEAL AND CO.</t>
+  </si>
+  <si>
+    <t>Augmentation of ANIYA Water Supply Scheme with Laying Distribution System within ANIYA Mouza (Part), Construction of boundary wall at 2nd TW site and FHTC Work under Chanditala-I Block of Serampore Sub-Division, Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>829/Hug</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (SAMIR DAS)</t>
+  </si>
+  <si>
     <t>Preparation of DPR for Augmentation of Aniya Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte. [Block-Chanditala-I]</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000395/2021-2022</t>
   </si>
   <si>
     <t>288/SER</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECHOLOGICAL UPLIFTMENT PVT. LTD.</t>
-  </si>
-[...31 lines deleted...]
-    <t>DAS ENTERPRISE (SAMIR DAS)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000159/2021-2022</t>
   </si>
   <si>
     <t>422/4/Hug</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2022-2023</t>
   </si>
   <si>
     <t>1122/HUG</t>
   </si>
   <si>
     <t>06/06/2022</t>
   </si>
@@ -835,182 +835,182 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.22</v>
+        <v>155.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.19</v>
+        <v>149.62</v>
       </c>
       <c r="R3" s="4">
-        <v>99.11</v>
+        <v>95.92</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>155.99</v>
+        <v>84.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>149.62</v>
+        <v>80.13</v>
       </c>
       <c r="R4" s="4">
-        <v>95.92</v>
+        <v>95.23</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>84.14</v>
+        <v>3.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>80.13</v>
+        <v>3.19</v>
       </c>
       <c r="R5" s="4">
-        <v>95.23</v>
+        <v>99.11</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>