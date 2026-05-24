--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>817/CH</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>Connecting Rising main with Existing distribution system and allied works at Simla Village of Naldanga water supply scheme under Chinsurah Sub Divusion undre Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000513/2023-2024</t>
   </si>
   <si>
     <t>821/CH</t>
   </si>
   <si>
     <t>Laying distribution of Pipeline and allied works at Jatileswar Tala, Natun Para, Simla Village of Naldanga water supply scheme under Chinsurah Sub Divusion under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000511/2023-2024</t>
   </si>
   <si>
     <t>818/CH</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of switch room including boundary wall at different TW sites of Naldanga water supply scheme and Dharampur water supply scheme under Chinsurah mogra block of Chinsurah Sub-division under Hooghly Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001562/2024-2025</t>
+  </si>
+  <si>
+    <t>326/HUG</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>SOUMYADIP DE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -833,54 +851,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.29</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -894,54 +912,54 @@
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -955,54 +973,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1016,54 +1034,54 @@
       <c r="I7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P7" s="4">
         <v>0.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.88</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1077,54 +1095,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P8" s="4">
         <v>1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1138,101 +1156,162 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P9" s="4">
         <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100.68</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21.24</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>33.34</v>
+      </c>
+      <c r="P11" s="8">
+        <v>6.15</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>18.46</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>