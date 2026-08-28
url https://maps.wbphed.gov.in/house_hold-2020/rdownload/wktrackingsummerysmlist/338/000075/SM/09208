--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,144 +89,144 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Augmentation of NALDANGA Piped Water Supply Scheme by Tube well Connection with Distribution, Switch Room and other allied work to meet up the water demand, hampered due to execution of FHTC.</t>
   </si>
   <si>
     <t>SM/09208</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of C.I/D.I pipes &amp; specials for connection of T.W No. -III with distribution system at 4TH TW Site of Naldanga W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000590/2021-2022</t>
+  </si>
+  <si>
+    <t>598/CH</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>08/01/2022</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
     <t>WBSEDCL PAYMENT FROM ELECTRICAL DIVISION,PHE DTE.</t>
   </si>
   <si>
     <t>VCH/001030/2022-2023</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Laying of C.I/D.I pipes &amp; specials for connection of T.W No. -III with distribution system at 4TH TW Site of Naldanga W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection at Subhaspally of Kadalia-2 Gram Panchyet under Naldanga W/S scheme under Chinsurah Sub- Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000306/2023-2024</t>
   </si>
   <si>
     <t>693/CH</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection at Natunpara Talpukur of Kadalia-2 Gram Panchyet under Naldanga W/S scheme under Chinsurah Sub- Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000307/2023-2024</t>
   </si>
   <si>
     <t>694/CH</t>
   </si>
   <si>
+    <t>Laying distribution of Pipeline and allied works at Jatileswar Tala, Natun Para, Simla Village of Naldanga water supply scheme under Chinsurah Sub Divusion under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>818/CH</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
     <t>Connecting Rising main From Newly Bored Tube Well at Jatileswer Tala to the Existing distribution system and allied works of Naldanga water supply scheme under Chinsurah Sub Division undre Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000510/2023-2024</t>
   </si>
   <si>
     <t>817/CH</t>
   </si>
   <si>
-    <t>31/08/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Connecting Rising main with Existing distribution system and allied works at Simla Village of Naldanga water supply scheme under Chinsurah Sub Divusion undre Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000513/2023-2024</t>
   </si>
   <si>
     <t>821/CH</t>
-  </si>
-[...7 lines deleted...]
-    <t>818/CH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of switch room including boundary wall at different TW sites of Naldanga water supply scheme and Dharampur water supply scheme under Chinsurah mogra block of Chinsurah Sub-division under Hooghly Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001562/2024-2025</t>
   </si>
   <si>
     <t>326/HUG</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>SOUMYADIP DE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -771,171 +771,171 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.2</v>
+        <v>4.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>4.05</v>
+        <v>3.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.31</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>32.29</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0.97</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
@@ -949,54 +949,54 @@
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>0.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0.97</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
@@ -1010,237 +1010,237 @@
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>97.88</v>
+        <v>100.68</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>1</v>
+        <v>0.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>1</v>
+        <v>0.96</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>97.88</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.96</v>
+        <v>1</v>
       </c>
       <c r="R9" s="4">
-        <v>100.68</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>21.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>