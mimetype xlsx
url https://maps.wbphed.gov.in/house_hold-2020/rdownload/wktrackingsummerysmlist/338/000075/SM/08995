--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,233 +80,299 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Haripal</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Chandanpur Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/08995</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Chandanpur water supply scheme, T.W. No. I, Block: Haripal, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2022-2023</t>
+  </si>
+  <si>
+    <t>2044/ED</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>R.N.S. TRADING</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Chandanpur water supply scheme, T.W. No. II, Block: Haripal, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001223/2022-2023</t>
+  </si>
+  <si>
+    <t>1319/ED</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>15/11/2022</t>
+  </si>
+  <si>
+    <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Baseline household survey work including collection of House Hold Details at Prescribed Format through Mobile App/Hard Copy for yearly data updation in JJM portal at HARIPAL Block under Chandannagar Sub-Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000088/2022-2023</t>
+  </si>
+  <si>
+    <t>220/chan</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>03/05/2022</t>
+  </si>
+  <si>
+    <t>M/S S.G. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Central Drilling</t>
   </si>
   <si>
-    <t>Chandanpur Piped Water Supply Scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>SINKING OF TUBE WELL (250MM X 150MM X 250 MTRS DEPTH) BY DEPARTMENTAL RIG MACHINE FOR CHANDANPUR W/S SCHEME TARAKESWAR BLOCK, UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000215/2021-2022</t>
   </si>
   <si>
     <t>1295/CDD</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>19/03/2022</t>
   </si>
   <si>
     <t>C.M. ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 1 no. 250 CUM capacity R.C.C. Elevated Reservoir with 20 m staging height Over R.C.C Bored Pile Foundation/Raft Foundation as per Departmental Type Drawing Design and Specification including pipeline connection and cost of pipes, specials, and Soil Investigation works for construction of OHR and Laying Distribution System, Laying CI/D.I pipes &amp; specials for Rising Main pipe line in between T.W NO.-I &amp; II to OHR and interconnection with distribution system including allied work, Construction of 1 No 5.9 M X 4.1 M Switch Room with Sanitary and Water Supply Arrangements, Construction of 1 no 4.10M x 3.5M Switch Room without Sanitary &amp; Water Supply arrangement at 2nd T/W Site including Providing 1105 nos, FHTC in Chandanpur Water Supply Scheme of HARIPAL BLOCK under CHANDANNAGAR Sub-Division of Hooghly Division, P.H.E. Dte., Dist. Hooghly.</t>
+  </si>
+  <si>
+    <t>ORD/000186/2022-2023</t>
+  </si>
+  <si>
+    <t>1606/Hug</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>WELFARE ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
+  </si>
+  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 210 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR BANDIPUR W/S SCHEME (TW-II), HARIPAL BLOCK UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000143/2022-2023</t>
   </si>
   <si>
     <t>300/CDD</t>
   </si>
   <si>
     <t>27/04/2022</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>PADMA ENGINEERING &amp; CO.</t>
   </si>
   <si>
     <t>SINKING OF TUBE WELL (250MM X 150MM X 250 MTRS DEPTH) BY UTILIZING RIG MACHINE FOR CHANDANPUR W/S SCHEME UNDER HOOGHLY DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000257/2021-2022</t>
   </si>
   <si>
     <t>1294/CDD</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
+    <t>PROVIDING DRILLING CREWS FOR CONSTRUCTION OF TUBEWELL BY DEPARTMENTAL RIG MACHINE AT AMODGHATA W/S SCH TW-II, POLBA DADPUR BLOCK, HOOGHLY DISTRICT UNDER CMSD-II (D), CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000367/2022-2023</t>
+  </si>
+  <si>
+    <t>377/CMSD-II</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000041/2022-2023</t>
+  </si>
+  <si>
+    <t>1370/4/Hug</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>WBSEDCL PAYMENT FROM ELECTRICAL DIVISION,PHE DTE.</t>
+  </si>
+  <si>
+    <t>VCH/001031/2022-2023</t>
+  </si>
+  <si>
+    <t>C092248441540</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>QUOTATION BILL ON ACCOUNT OF WBSEDCL FOR THE CHANDANPUR W/S/S</t>
   </si>
   <si>
     <t>BILL/00057/2022-2023</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-[...71 lines deleted...]
-    <t>16/08/2022</t>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/00029/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-414</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>Laying Extra D.I Pipe for Interconnection Between OHR, Head work T.W &amp;, 2nd t.w &amp; allied works for Chandandanpur W/S Scheme under Chandannagar Sub - Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2023-2024</t>
+  </si>
+  <si>
+    <t>2441/HUG</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
   </si>
   <si>
     <t>Jack pushing / Horizontal direct drilling along Railway land and below Railway track for laying 600 mm dia M.S Casing Pipe,150 mm dia M.S Carrier Pipe through in between Mast no 40/1057-40/29 &amp; 49/29A-40/30A on HWH-BWN (Chord) Section Chandanpur to Porabazar Station for Chandanpur Piped Water Supply Scheme Under Chandannagar Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2023-2024</t>
   </si>
   <si>
     <t>2432/HUG</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
-    <t>WELFARE ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000234/2022-2023</t>
   </si>
   <si>
     <t>109/ 17/Hug</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>RTOR000271/2023-2024</t>
   </si>
   <si>
     <t>1383/23/Hug</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>PAYMENT FOR QUOTATION BILL TO WBSEDCL FOR CHANDANPUR WATER SUPPLY SCHEME UNDER CHANDANNAGORE SUB-DIVISION, PHE DTE. BILL WAS ALREADY SUBMITTED BY THE EXECUTIVE ENGINEER, HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00140/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-471</t>
@@ -323,129 +389,63 @@
   <si>
     <t>BILL/00199/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-529</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>EASTERN RAILWAY HOWRAH DIVISION</t>
   </si>
   <si>
     <t>PAYMENT IN RESPECT OF WBSEDCL TO THE ELECTRICAL DIVISION, PHE DTE. FOR THE CHANDANPUR W/S/SCH</t>
   </si>
   <si>
     <t>BILL/00122/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-98</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...10 lines deleted...]
-  <si>
     <t>HIRE CHARGES BILL FOR THE ASSISTANT ENGINEER, CHANDANNAGORE SUB-DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00258/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-570</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>GOUR KUMAR DAS</t>
-  </si>
-[...52 lines deleted...]
-    <t>04/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -992,60 +992,60 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>11.21</v>
+        <v>10.29</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -1055,1175 +1055,1175 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.84</v>
+        <v>9.78</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>11.21</v>
+        <v>4.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>1.64</v>
+        <v>11.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.79</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>9.43</v>
+        <v>278.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>234.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.23</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>10.29</v>
+        <v>12.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.32</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>4.98</v>
+        <v>11.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.09</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
         <v>2.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.7</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>37.98</v>
+        <v>24.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>24.77</v>
+        <v>9.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>23.6</v>
+        <v>1.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>3.45</v>
+        <v>1.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="P15" s="4">
-        <v>2.4</v>
+        <v>56.42</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>25.62</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>45.41</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P16" s="4">
+        <v>37.98</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>37.82</v>
+      </c>
+      <c r="R16" s="4">
+        <v>99.57</v>
+      </c>
+      <c r="S16" s="4">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="P17" s="4">
-        <v>19.19</v>
+        <v>23.6</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="P18" s="4">
-        <v>1.64</v>
+        <v>3.45</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="P19" s="4">
-        <v>1.29</v>
+        <v>2.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>9.78</v>
+        <v>6.78</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="P21" s="4">
-        <v>56.42</v>
+        <v>19.19</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="N22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>278.64</v>
+        <v>1.29</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>530.46</v>
       </c>
       <c r="P23" s="8">
-        <v>0</v>
+        <v>331.74</v>
       </c>
       <c r="Q23" s="8">
-        <v>0</v>
+        <v>62.54</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>