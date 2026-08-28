--- v0 (2026-03-03)
+++ v1 (2026-08-28)
@@ -92,69 +92,69 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>RETROFITTING WORKS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) WITHIN THE COMMAND AREA OF ENAYETPUR WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/07438</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000045/2021-2022</t>
+  </si>
+  <si>
+    <t>2098/9/Hug</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>RTOR000140/2022-2023</t>
   </si>
   <si>
     <t>2686/7/Hug</t>
   </si>
   <si>
     <t>01/12/2022</t>
-  </si>
-[...10 lines deleted...]
-    <t>26/11/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +699,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>0.33</v>
+        <v>0.83</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -756,51 +756,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>