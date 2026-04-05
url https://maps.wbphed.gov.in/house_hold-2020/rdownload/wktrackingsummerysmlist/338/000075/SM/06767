--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>327/HUG</t>
   </si>
   <si>
     <t>11/02/2021</t>
   </si>
   <si>
     <t>13/03/2021</t>
   </si>
   <si>
     <t>Providing F.H.T.C in leftout portion and repairing boundary wall of Malia water supply scheme under Chandannagar Sub-Division of Hooghly Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001246/2024-2025</t>
   </si>
   <si>
     <t>3789/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>ROSE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Cleaning Choked pipeline and laying additional pipeline at Gazipur Village of Malia Piped Water Supply Scheme under Chandanagar Sub -Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>933/Chan</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>SHREE JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1163,87 +1181,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>11.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>71</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>