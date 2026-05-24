--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>25/11/2024</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>ROSE ENTERPRISE</t>
   </si>
   <si>
     <t>Cleaning Choked pipeline and laying additional pipeline at Gazipur Village of Malia Piped Water Supply Scheme under Chandanagar Sub -Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000280/2024-2025</t>
   </si>
   <si>
     <t>933/Chan</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>SHREE JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR MALIA PWSS of Chandannagar Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002423/2024-2025</t>
+  </si>
+  <si>
+    <t>225/Chan</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>AMBIAN INFRASTRUCTURE (PARTNERSHIP)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>18.11</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>16.56</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -984,54 +1002,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>2.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>14.15</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P7" s="4">
         <v>3.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>12.89</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1106,54 +1124,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P8" s="4">
         <v>10.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1242,87 +1260,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>0.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="7"/>
-[...12 lines deleted...]
-      <c r="O11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="P11" s="8">
-[...6 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="R11" s="4">
+        <v>100</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>71.98</v>
+      </c>
+      <c r="P12" s="8">
+        <v>14.77</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>20.52</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>