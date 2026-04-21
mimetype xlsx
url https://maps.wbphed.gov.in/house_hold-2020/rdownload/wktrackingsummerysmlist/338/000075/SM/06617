--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -818,54 +818,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>20.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -877,54 +877,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1493,54 +1493,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>35.46</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>24.21</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>68.27</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>