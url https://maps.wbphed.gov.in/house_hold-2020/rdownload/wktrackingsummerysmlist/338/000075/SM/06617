--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -128,68 +128,68 @@
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>M/S LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply and Delivery of Consumables for On-site Mobile Analysis System, including cost of facilitating and coordinating for onsite testing of drinking water sources through OMAS App ensuring 50 tests per month by data updation on State Water Quality Dashboard on a monthly basis.</t>
   </si>
   <si>
     <t>ORD/000372/2021-2022</t>
   </si>
   <si>
     <t>282/Hug</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
+    <t>LAB</t>
+  </si>
+  <si>
+    <t>VCH/000521/2022-2023</t>
+  </si>
+  <si>
+    <t>07/07/2022</t>
+  </si>
+  <si>
     <t>SUPPLY AND DELIVERY OF CONSUMABLE BY OMAS APP</t>
   </si>
   <si>
     <t>VCH/000477/2022-2023</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
-    <t>LAB</t>
-[...7 lines deleted...]
-  <si>
     <t>Testing total arsenic for status review of habitations that remained quality affected by Arsenic at Hooghly District under Executive Engineer Hooghly Division, Public Health Engineering Directorate, Government of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000188/2023-2024</t>
   </si>
   <si>
     <t>200/HQ/HUG</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>ARUN SEAL AND CO.</t>
   </si>
   <si>
     <t>ORD/000189/2023-2024</t>
   </si>
   <si>
     <t>201/HQ/HUG</t>
   </si>
   <si>
     <t>SOUMYADIP DE</t>
@@ -212,63 +212,63 @@
   <si>
     <t>Procurement of CRMs for NABL Recognized 3 Sub District Water Testing Laboratories in Hooghly District under Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000057/2023-2024</t>
   </si>
   <si>
     <t>137/HQ/HUG</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>A.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000058/2023-2024</t>
   </si>
   <si>
     <t>138/HQ/HUG</t>
   </si>
   <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>149/HQ/HUG</t>
+  </si>
+  <si>
     <t>ORD/000060/2023-2024</t>
   </si>
   <si>
     <t>148/HQ/HUG</t>
   </si>
   <si>
     <t>LAB SOLUTION</t>
-  </si>
-[...4 lines deleted...]
-    <t>149/HQ/HUG</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -929,51 +929,51 @@
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>3.86</v>
+        <v>1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -984,51 +984,51 @@
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>1</v>
+        <v>3.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1282,54 +1282,54 @@
         <v>58</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P11" s="4">
         <v>0.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1341,206 +1341,206 @@
         <v>58</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P12" s="4">
         <v>0.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="P13" s="4">
-        <v>0.83</v>
+        <v>0.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>0.83</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>35.46</v>
       </c>
       <c r="P15" s="8">
-        <v>24.21</v>
+        <v>27.72</v>
       </c>
       <c r="Q15" s="8">
-        <v>68.27</v>
+        <v>78.19</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>