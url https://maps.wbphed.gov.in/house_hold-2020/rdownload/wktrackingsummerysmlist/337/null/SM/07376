--- v0 (2025-12-15)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,96 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>NORTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>Resource</t>
+  </si>
+  <si>
+    <t>Annual Maintenance Contract of Laboratory Instruments, Onsite Mobile Analysis System (OMAS) &amp; Mobile Laboratory Van related to WQMSP activity under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>SM/07376</t>
+  </si>
+  <si>
+    <t>Support-WQMSP</t>
+  </si>
+  <si>
+    <t>Name of Work: Annual Service Contract (ASC) for The Instruments &amp; Equipments of 217 Water Testing Laboratories located In different blocks of West Bengal Under Public Health Department, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2020-2021</t>
+  </si>
+  <si>
+    <t>1556/RS</t>
+  </si>
+  <si>
+    <t>28/12/2020</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>ORD/000726/2021-2022</t>
+  </si>
+  <si>
+    <t>1290/RS</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
     <t>Barasat Arsenic Division</t>
-  </si>
-[...1 lines deleted...]
-    <t>Annual Maintenance Contract of Laboratory Instruments, Onsite Mobile Analysis System (OMAS) &amp; Mobile Laboratory Van related to WQMSP activity under Jal Jeevan Mission.</t>
   </si>
   <si>
     <t>Maintenance of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and safety gear for resource personnel for water quality testing in remote areas including external designing and painting for IEC propaganda complete with IEC audio visual aids as directed by EIC under Public Health Engineering Department, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer, HQ-II, Barasat Arsenic Division</t>
   </si>
   <si>
     <t>ORD/000186/2020-2021</t>
   </si>
   <si>
     <t>549/B.Ar.D.</t>
   </si>
   <si>
     <t>26/02/2021</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -531,64 +573,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -650,137 +692,257 @@
       </c>
       <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
-      <c r="B3" s="3"/>
+      <c r="B3" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G3" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>29.98</v>
+        <v>294.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>56.77</v>
+        <v>171.83</v>
       </c>
       <c r="R3" s="4">
-        <v>189.36</v>
+        <v>58.33</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" s="4">
+        <v>73.64</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P5" s="4">
+        <v>29.98</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>398.18</v>
+      </c>
+      <c r="P6" s="8">
+        <v>171.83</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>43.15</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>